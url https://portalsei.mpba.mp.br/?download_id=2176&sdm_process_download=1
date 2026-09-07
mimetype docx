--- v0 (2026-02-25)
+++ v1 (2026-09-07)
@@ -8,65 +8,65 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4304435B" w14:textId="14CEA01F" w:rsidR="00967C01" w:rsidRDefault="00BF2E45" w:rsidP="00967C01">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="4304435B" w14:textId="14CEA01F" w:rsidR="00967C01" w:rsidRPr="006270E4" w:rsidRDefault="00BF2E45" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FFC000" w:themeColor="accent4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk16843775"/>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FFC000" w:themeColor="accent4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54BFCB67" wp14:editId="02AF2943">
             <wp:extent cx="6290945" cy="2004060"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="737635992" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -91,36226 +91,36774 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00297351" w14:paraId="5DD7EA00" w14:textId="77777777" w:rsidTr="00CB5672">
+      <w:tr w:rsidR="00297351" w:rsidRPr="006270E4" w14:paraId="5DD7EA00" w14:textId="77777777" w:rsidTr="00CB5672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="6EBCD8D9" w14:textId="74900C9C" w:rsidR="00297351" w:rsidRDefault="00297351" w:rsidP="00297351">
+          <w:p w14:paraId="6EBCD8D9" w14:textId="74900C9C" w:rsidR="00297351" w:rsidRPr="006270E4" w:rsidRDefault="00297351" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00967C01">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. DEFINIÇÃO DO OBJETO</w:t>
             </w:r>
-            <w:r w:rsidR="00965BD0">
+            <w:r w:rsidR="00965BD0" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-              <w:t>33/2021)</w:t>
+              <w:t xml:space="preserve"> (ART. 6º, XXIII, “a” da Lei Federal nº 14.133/2021)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BDB6C0A" w14:textId="77777777" w:rsidR="005E19A1" w:rsidRDefault="005E19A1" w:rsidP="00447EBA">
+    <w:p w14:paraId="2BDB6C0A" w14:textId="77777777" w:rsidR="005E19A1" w:rsidRPr="006270E4" w:rsidRDefault="005E19A1" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00926C4E" w14:paraId="34D9A02E" w14:textId="77777777" w:rsidTr="00926C4E">
+      <w:tr w:rsidR="00926C4E" w:rsidRPr="006270E4" w14:paraId="34D9A02E" w14:textId="77777777" w:rsidTr="00926C4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="761593F2" w14:textId="5A3724FD" w:rsidR="00926C4E" w:rsidRDefault="00926C4E" w:rsidP="00926C4E">
+          <w:p w14:paraId="761593F2" w14:textId="5A3724FD" w:rsidR="00926C4E" w:rsidRPr="006270E4" w:rsidRDefault="00926C4E" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1 INDICAÇÃO DO OBJETO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DF41FD8" w14:textId="77777777" w:rsidR="0045104E" w:rsidRDefault="0045104E" w:rsidP="00B178DF">
-[...9 lines deleted...]
-    <w:p w14:paraId="3283B8C5" w14:textId="2CA1E355" w:rsidR="00AC1422" w:rsidRPr="008F67D2" w:rsidRDefault="00AC1422" w:rsidP="00AC1422">
+    <w:p w14:paraId="4DF41FD8" w14:textId="77777777" w:rsidR="0045104E" w:rsidRPr="006270E4" w:rsidRDefault="0045104E" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3283B8C5" w14:textId="2CA1E355" w:rsidR="00AC1422" w:rsidRPr="006270E4" w:rsidRDefault="00AC1422" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Prestação de serviços</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>Prestação de serviços de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>[inserir texto contemplando a definição do objeto]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="3A7C22"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>através do Sistema de Registro de Preços]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...85 lines deleted...]
-        </w:rPr>
         <w:t>conforme condições, quantidades e especificações técnicas estabelecidas neste Termo de Referência e seu(s) apenso(s).</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFB023C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00E43779">
+    <w:p w14:paraId="1EFB023C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="500E9D16" w14:textId="4C285296" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="006A21A8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00460019">
+    <w:p w14:paraId="500E9D16" w14:textId="4C285296" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obs</w:t>
       </w:r>
-      <w:r w:rsidR="00967C01" w:rsidRPr="00460019">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00460019">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00F86C28" w:rsidRPr="00460019">
+      <w:r w:rsidR="00F86C28" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00460019">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s especificações dos itens devem constar na tabela do APENSO I deste documento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176DDA1C" w14:textId="77777777" w:rsidR="00967C01" w:rsidRPr="00DD148A" w:rsidRDefault="00967C01" w:rsidP="006A21A8">
+    <w:p w14:paraId="176DDA1C" w14:textId="77777777" w:rsidR="00967C01" w:rsidRPr="006270E4" w:rsidRDefault="00967C01" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00926C4E" w14:paraId="1E9D20A4" w14:textId="77777777" w:rsidTr="00926C4E">
+      <w:tr w:rsidR="00926C4E" w:rsidRPr="006270E4" w14:paraId="1E9D20A4" w14:textId="77777777" w:rsidTr="00926C4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2DEB00" w14:textId="6646B712" w:rsidR="00926C4E" w:rsidRDefault="00926C4E" w:rsidP="00926C4E">
+          <w:p w14:paraId="0A2DEB00" w14:textId="6646B712" w:rsidR="00926C4E" w:rsidRPr="006270E4" w:rsidRDefault="00926C4E" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.2 JUSTIFICATIVA DO </w:t>
-[...8 lines deleted...]
-              <w:t>QUANTITATIVO DEFINIDO</w:t>
+              <w:t>1.2 JUSTIFICATIVA DO QUANTITATIVO DEFINIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FA3E8BB" w14:textId="77777777" w:rsidR="00926C4E" w:rsidRPr="00967C01" w:rsidRDefault="00926C4E" w:rsidP="00B178DF">
-      <w:pPr>
+    <w:p w14:paraId="1FA3E8BB" w14:textId="77777777" w:rsidR="00926C4E" w:rsidRPr="006270E4" w:rsidRDefault="00926C4E" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A45DCA0" w14:textId="5B5AE3BE" w:rsidR="00B178DF" w:rsidRPr="00967C01" w:rsidRDefault="00967C01" w:rsidP="606830E3">
+    <w:p w14:paraId="0A45DCA0" w14:textId="5B5AE3BE" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00967C01" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00967C01">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Inserir texto indicando de que forma se chegou às quantidades de serviços definidas.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D508D7" w14:textId="77777777" w:rsidR="00967C01" w:rsidRDefault="00967C01" w:rsidP="606830E3">
+    <w:p w14:paraId="17D508D7" w14:textId="77777777" w:rsidR="00967C01" w:rsidRPr="006270E4" w:rsidRDefault="00967C01" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="328D92E4" w14:textId="23FBBF04" w:rsidR="00CE1ECB" w:rsidRDefault="00CE1ECB" w:rsidP="00A65903">
+    <w:p w14:paraId="328D92E4" w14:textId="23FBBF04" w:rsidR="00CE1ECB" w:rsidRPr="006270E4" w:rsidRDefault="00CE1ECB" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:right="-90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058416D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ex.: Os quantitativos foram definidos com base </w:t>
       </w:r>
-      <w:r w:rsidR="00587CBE">
+      <w:r w:rsidR="00587CBE" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>no quantitativo de condicionadores de ar a serem mantidos, que atualmente é de 20 unidades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B68508B" w14:textId="77777777" w:rsidR="00A65903" w:rsidRPr="00DD148A" w:rsidRDefault="00A65903" w:rsidP="00A65903">
+    <w:p w14:paraId="0B68508B" w14:textId="77777777" w:rsidR="00A65903" w:rsidRPr="006270E4" w:rsidRDefault="00A65903" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:right="-90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="352DAD02" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="606830E3">
+    <w:p w14:paraId="352DAD02" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00926C4E" w14:paraId="3AF81EA4" w14:textId="77777777" w:rsidTr="00926C4E">
+      <w:tr w:rsidR="00926C4E" w:rsidRPr="006270E4" w14:paraId="3AF81EA4" w14:textId="77777777" w:rsidTr="00926C4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="03A70F06" w14:textId="0163DE42" w:rsidR="00926C4E" w:rsidRDefault="00926C4E" w:rsidP="00926C4E">
+          <w:p w14:paraId="03A70F06" w14:textId="6DAD725F" w:rsidR="00926C4E" w:rsidRPr="006270E4" w:rsidRDefault="00926C4E" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1.3 FORMA DE EXECUÇÃO</w:t>
+              <w:t xml:space="preserve">1.3 </w:t>
             </w:r>
-            <w:r w:rsidR="00F86C28">
+            <w:r w:rsidR="00A21302">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NATUREZA DO OBJETO</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86C28" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F86C28" w:rsidRPr="00544A2C">
+            <w:r w:rsidR="00F86C28" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>(escolher UMA opção)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3ACEAE41" w14:textId="77777777" w:rsidR="00926C4E" w:rsidRDefault="00926C4E" w:rsidP="008C00C7">
-[...10 lines deleted...]
-    <w:p w14:paraId="5584D136" w14:textId="5F218CDC" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="003F5C87">
+    <w:p w14:paraId="3ACEAE41" w14:textId="77777777" w:rsidR="00926C4E" w:rsidRPr="006270E4" w:rsidRDefault="00926C4E" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5584D136" w14:textId="5F218CDC" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidR="008C00C7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C00C7" w:rsidRPr="00DD148A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PRESTAÇÃO DE SERVIÇOS IMEDIATA, PONTUAL OU POR ESCOPO</w:t>
+      </w:r>
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635AFA2E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1279A349" w14:textId="456D0696" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidR="008C00C7" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
-[...8 lines deleted...]
-      <w:r w:rsidR="00967C01">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
-[...8 lines deleted...]
-      <w:r w:rsidR="00967C01">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PRESTAÇÃO DE SERVIÇOS PARCELADA</w:t>
+      </w:r>
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635AFA2E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="003F5C87">
+    <w:p w14:paraId="5F79E6E8" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:jc w:val="center"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="1279A349" w14:textId="456D0696" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="003F5C87">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202C86B5" w14:textId="6CABBB3C" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidR="008C00C7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
-[...36 lines deleted...]
-    <w:p w14:paraId="5F79E6E8" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="003F5C87">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PRESTAÇÃO DE SERVIÇOS CONTINUADOS</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5C87" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CA489D" w14:textId="77777777" w:rsidR="00E7683A" w:rsidRPr="006270E4" w:rsidRDefault="00E7683A" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:jc w:val="center"/>
-[...119 lines deleted...]
-        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67388AD2" w14:textId="4BFF6734" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00F86C28" w:rsidP="003F5C87">
+    <w:p w14:paraId="67388AD2" w14:textId="4BFF6734" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00F86C28" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1020"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="1"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00967C01">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="00967C01">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SEM</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEDICAÇÃO EXCLUSIVA DE MÃO DE OBRA</w:t>
       </w:r>
-      <w:r w:rsidR="00967C01">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F32758C" w14:textId="6971B6DB" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00F86C28" w:rsidP="003F5C87">
+    <w:p w14:paraId="7F32758C" w14:textId="6971B6DB" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00F86C28" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1020"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004349A9" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="004349A9" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidR="00967C01">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SEM</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEDICAÇÃO EXCLUSIVA DE MÃO DE OBRA E COM PAGAMENTO POR RESULTADO (</w:t>
       </w:r>
-      <w:r w:rsidR="00967C01" w:rsidRPr="00DD148A">
-[...16 lines deleted...]
-    <w:p w14:paraId="4DD48534" w14:textId="26D91C28" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00F86C28" w:rsidP="003F5C87">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NÍVEIS MÍNIMOS DE SERVIÇO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD48534" w14:textId="26D91C28" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00F86C28" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1020"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004349A9" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="004349A9" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
-      <w:r w:rsidR="00967C01">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEDICAÇÃO EXCLUSIVA DE MÃO DE OBRA E COM PAGAMENTO POR POSTOS DE SERVIÇOS</w:t>
       </w:r>
-      <w:r w:rsidR="00967C01">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC31BF8" w14:textId="133AECED" w:rsidR="00B178DF" w:rsidRDefault="00F86C28" w:rsidP="003F5C87">
+    <w:p w14:paraId="3EC31BF8" w14:textId="133AECED" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00F86C28" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1020" w:firstLine="6"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004349A9" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="004349A9" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r w:rsidR="00967C01">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEDICAÇÃO EXCLUSIVA DE MÃO DE OBRA E COM PAGAMENTO POR RESULTADO (NÍVEIS MÍNIMOS DE SERVIÇO)</w:t>
       </w:r>
-      <w:r w:rsidR="00967C01">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004FFCB6" w14:textId="77777777" w:rsidR="00E7683A" w:rsidRPr="00DD148A" w:rsidRDefault="00E7683A" w:rsidP="003F5C87">
+    <w:p w14:paraId="004FFCB6" w14:textId="77777777" w:rsidR="00E7683A" w:rsidRPr="006270E4" w:rsidRDefault="00E7683A" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1020" w:firstLine="6"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D207E11" w14:textId="4A9EB7D6" w:rsidR="004349A9" w:rsidRPr="00967C01" w:rsidRDefault="004349A9" w:rsidP="00965BD0">
+    <w:p w14:paraId="0D207E11" w14:textId="4A9EB7D6" w:rsidR="004349A9" w:rsidRPr="006270E4" w:rsidRDefault="004349A9" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>JUSTIFICATI</w:t>
       </w:r>
-      <w:r w:rsidR="00F85184" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00F85184" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A (para enquadramento como </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F5C87">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>serviço continuado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
-      <w:r w:rsidR="00967C01" w:rsidRPr="00967C01">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00967C01">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inserir texto.</w:t>
       </w:r>
-      <w:r w:rsidR="00967C01" w:rsidRPr="00967C01">
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-    </w:p>
-[...946 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00926C4E" w14:paraId="6361042D" w14:textId="77777777" w:rsidTr="00460019">
+      <w:tr w:rsidR="00926C4E" w:rsidRPr="006270E4" w14:paraId="6361042D" w14:textId="77777777" w:rsidTr="00460019">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="48684662" w14:textId="426FC4D1" w:rsidR="00926C4E" w:rsidRDefault="00926C4E" w:rsidP="00926C4E">
+          <w:p w14:paraId="48684662" w14:textId="12CEFE2B" w:rsidR="00926C4E" w:rsidRPr="006270E4" w:rsidRDefault="00926C4E" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1.5 FUNDAMENTAÇÃO DA CONTRATAÇÃO</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E29C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006270E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FUNDAMENTAÇÃO DA CONTRATAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CF446BC" w14:textId="77777777" w:rsidR="00A63397" w:rsidRPr="00DD148A" w:rsidRDefault="00A63397" w:rsidP="00A63397">
-[...10 lines deleted...]
-    <w:p w14:paraId="08007E73" w14:textId="77777777" w:rsidR="00967C01" w:rsidRDefault="00967C01" w:rsidP="00460019">
+    <w:p w14:paraId="5CF446BC" w14:textId="77777777" w:rsidR="00A63397" w:rsidRPr="006270E4" w:rsidRDefault="00A63397" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08007E73" w14:textId="77777777" w:rsidR="00967C01" w:rsidRPr="006270E4" w:rsidRDefault="00967C01" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B43809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>[Inserir texto indicando a motivação da contratação (por que o MP está realizando esta contratação? Qual a necessidade que se pretende solucionar com esta contratação?)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B43809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2855C626" w14:textId="77777777" w:rsidR="00967C01" w:rsidRDefault="00967C01" w:rsidP="606830E3">
+    <w:p w14:paraId="2855C626" w14:textId="77777777" w:rsidR="00967C01" w:rsidRPr="006270E4" w:rsidRDefault="00967C01" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DEC8C4E" w14:textId="77777777" w:rsidR="000809BC" w:rsidRPr="00DD148A" w:rsidRDefault="000809BC" w:rsidP="606830E3">
+    <w:p w14:paraId="7DEC8C4E" w14:textId="77777777" w:rsidR="000809BC" w:rsidRPr="006270E4" w:rsidRDefault="000809BC" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00926C4E" w14:paraId="2B064769" w14:textId="77777777" w:rsidTr="00926C4E">
+      <w:tr w:rsidR="00926C4E" w:rsidRPr="006270E4" w14:paraId="2B064769" w14:textId="77777777" w:rsidTr="00926C4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="4A90AB3E" w14:textId="3274F41E" w:rsidR="00926C4E" w:rsidRDefault="00926C4E" w:rsidP="00926C4E">
+          <w:p w14:paraId="4A90AB3E" w14:textId="54481AEE" w:rsidR="00926C4E" w:rsidRPr="006270E4" w:rsidRDefault="00926C4E" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1.6 DESCRIÇÃO DA SOLUÇÃO COMO UM TODO</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6851">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006270E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DESCRIÇÃO DA SOLUÇÃO COMO UM TODO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBDC4FF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00926C4E">
-[...9 lines deleted...]
-    <w:p w14:paraId="072ECAA5" w14:textId="45DE820B" w:rsidR="00B178DF" w:rsidRPr="00967C01" w:rsidRDefault="00967C01" w:rsidP="606830E3">
+    <w:p w14:paraId="7DBDC4FF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072ECAA5" w14:textId="45DE820B" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00967C01" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00967C01">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00967C01">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inserir texto contemplando a descrição da contratação como um todo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2920BF3C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="606830E3">
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2920BF3C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17BEEF47" w14:textId="20D1D508" w:rsidR="00460019" w:rsidRDefault="00967C01" w:rsidP="606830E3">
+    <w:p w14:paraId="17BEEF47" w14:textId="20D1D508" w:rsidR="00460019" w:rsidRPr="006270E4" w:rsidRDefault="00967C01" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ex.</w:t>
+      </w:r>
+      <w:r w:rsidR="00460019" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cuida-se de prestação de serviços de _______________, visando ______________________________. A solução atende às necessidades da administração, tendo se revelado a mais adequada à pretensão administrativa, na medida em que</w:t>
+      </w:r>
+      <w:r w:rsidR="00460019" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E367B1" w14:textId="77777777" w:rsidR="00460019" w:rsidRPr="006270E4" w:rsidRDefault="00460019" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B3920C" w14:textId="1E4EBA4A" w:rsidR="00967C01" w:rsidRPr="006270E4" w:rsidRDefault="00460019" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ex.2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O objeto compreende a execução dos serviços de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______, durante </w:t>
+      </w:r>
+      <w:r w:rsidR="00967C01" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 (doze meses) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o período inicial de ______, contemplando, ainda, regras de transição contratual, etapas de adaptação...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC8DB09" w14:textId="77777777" w:rsidR="00967C01" w:rsidRPr="006270E4" w:rsidRDefault="00967C01" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15159845" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9913"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w14:paraId="44F7C25E" w14:textId="77777777" w:rsidTr="007D7ACE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="787F4144" w14:textId="1FB0EB86" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E15AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORMALIZAÇÃO DA CONTRATAÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FE862F1" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4128ACBD" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) A – EMPENHO/INSTRUMENTO SUBSTITUTIVO DE CONTRATO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5077ABCC" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A06827C" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B – INSTRUMENTO FORMAL DE CONTRATO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C88C91" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C54F05" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C – ATA DE REGISTRO DE PREÇOS E POSTERIORES EMPENHOS/INSTRUMENTOS SUBSTITUTIVOS DE CONTRATO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A75636E" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34747364" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unidade Administrativa gerenciadora do registro:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Indicar unidade administrativa.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727B838A" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07723887" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Abrangência territorial do registro (limite territorial das entregas pelo fornecedor):</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EF3C07" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) Salvador       (   ) Salvador e Região Metropolitana       (   ) Outro. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indicar: _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDEC018" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7C339B" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possibilidade de adesão por outros Órgãos: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D4A7D0" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1523533C" w14:textId="40A6B934" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B293C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) SIM               (   ) NÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E41DD5" w14:textId="34235557" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:ind w:left="1037"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E5A41E6" w14:textId="01E78B0B" w:rsidR="00AA6851" w:rsidRPr="00D3437A" w:rsidRDefault="18B19721" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3437A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Possibilidade de participação de outros Órgãos:(escolher UMA opção)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B0CA14" w14:textId="6A396D99" w:rsidR="00AA6851" w:rsidRPr="00D3437A" w:rsidRDefault="00AA6851" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:ind w:left="1037"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767A5633" w14:textId="10A95FFA" w:rsidR="00AA6851" w:rsidRPr="00D3437A" w:rsidRDefault="18B19721" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:ind w:left="1037"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3437A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) SIM               (   ) NÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06296A3F" w14:textId="5F5412BB" w:rsidR="00AA6851" w:rsidRPr="00D3437A" w:rsidRDefault="00AA6851" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:ind w:left="1037"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157BF220" w14:textId="2DDDD50B" w:rsidR="00AA6851" w:rsidRPr="00D3437A" w:rsidRDefault="18B19721" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3437A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Possibilidade de apresentação de propostas com quantitativos inferiores ao que se pretende registrar : (escolher UMA opção)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130C9D05" w14:textId="000CC30F" w:rsidR="00AA6851" w:rsidRPr="00D3437A" w:rsidRDefault="00AA6851" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB094EC" w14:textId="57C11F23" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="18B19721" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:ind w:left="1037"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3437A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) SIM               (   ) NÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3323A836" w14:textId="66897652" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073CE59D" w14:textId="55F0A29D" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46417015" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D – ATA DE REGISTRO DE PREÇOS E POSTERIORES INSTRUMENTOS FORMAIS DE CONTRATO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5775AA5F" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5815E90F" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Unidade Administrativa gerenciadora do registro: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indicar unidade administrativa.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9AC987" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C321B28" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:strike/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abrangência territorial do registro (limite territorial das entregas pelo fornecedor): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0948A294" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...91 lines deleted...]
-    <w:p w14:paraId="06218BF3" w14:textId="77777777" w:rsidR="000809BC" w:rsidRPr="00DD148A" w:rsidRDefault="000809BC" w:rsidP="606830E3">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) Salvador       (   ) Salvador e Região Metropolitana       (   ) Outro. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indicar: _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4291C176" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB7A075" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B93AB7A" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possibilidade de adesão por outros Órgãos: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2654A4" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1889F1F2" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) SIM    (   ) NÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDC590E" w14:textId="77777777" w:rsidR="00460019" w:rsidRPr="006270E4" w:rsidRDefault="00460019" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06218BF3" w14:textId="77777777" w:rsidR="000809BC" w:rsidRPr="006270E4" w:rsidRDefault="000809BC" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00926C4E" w14:paraId="2CD8ED51" w14:textId="77777777" w:rsidTr="001111F3">
+      <w:tr w:rsidR="00926C4E" w:rsidRPr="006270E4" w14:paraId="2CD8ED51" w14:textId="77777777" w:rsidTr="001111F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="640EF4F9" w14:textId="4343126D" w:rsidR="00926C4E" w:rsidRDefault="00926C4E" w:rsidP="00926C4E">
+          <w:p w14:paraId="640EF4F9" w14:textId="4343126D" w:rsidR="00926C4E" w:rsidRPr="006270E4" w:rsidRDefault="00926C4E" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00967C01">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. DA SELEÇÃO DO FORNECEDOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="057446EB" w14:textId="77777777" w:rsidR="00A63397" w:rsidRPr="00DD148A" w:rsidRDefault="00A63397" w:rsidP="00447EBA">
+    <w:p w14:paraId="057446EB" w14:textId="77777777" w:rsidR="00A63397" w:rsidRPr="006270E4" w:rsidRDefault="00A63397" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00926C4E" w14:paraId="70E71192" w14:textId="77777777" w:rsidTr="00926C4E">
+      <w:tr w:rsidR="00926C4E" w:rsidRPr="006270E4" w14:paraId="70E71192" w14:textId="77777777" w:rsidTr="00926C4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="755249D3" w14:textId="6EB309E6" w:rsidR="00926C4E" w:rsidRDefault="00926C4E" w:rsidP="00926C4E">
+          <w:p w14:paraId="755249D3" w14:textId="6EB309E6" w:rsidR="00926C4E" w:rsidRPr="006270E4" w:rsidRDefault="00926C4E" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1 FUNDAMENTAÇÃO LEGAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14C9545B" w14:textId="77777777" w:rsidR="00A63397" w:rsidRPr="00DD148A" w:rsidRDefault="00A63397" w:rsidP="00A63397">
-[...45 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="14C9545B" w14:textId="77777777" w:rsidR="00A63397" w:rsidRPr="006270E4" w:rsidRDefault="00A63397" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A3A503B" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) A - DISPENSA COM DISPUTA ELETRÔNICA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A seleção do fornecedor será por dispensa de Licitação, com fundamento no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>artigo 75,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk172017405"/>
-      <w:r w:rsidR="00967C01" w:rsidRPr="00146F39">
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inciso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>da Lei Federal nº 14.133/2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, pelo menor preço obtido mediante disputa de lances em sessão pública (dispensa eletrônica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2499A3" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7926D083" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.1 – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UNID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DE ADMINISTRATIVA RESPNSÁVEL PELA A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÁLISE DOCUMENTAL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Informar unidade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>por analisar proposta e documentos técnicos.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611A2AAC" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E3F6B4" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.2 – TRATAMENTO DIFERENCIADO PARA MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE (ME/EPP): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7C38A6" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0796094E" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) I – APLICÁVEL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>considerando que o valor máximo referencial de cada item está enquadrado no limite de valor previsto no art. 48 da Lei Complementar nº 123/2006 e no art. 3º da Lei Estadual nº 11.619/2009 (R$80.000,00).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EFB660" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04344DD5" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) II - NÃO É APLICÁVEL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, pois o objeto está enquadrado na seguinte vedação ao tratamento diferenciado para ME/EPP, prevista no art. 49 da Lei Complementar nº 123/2006: marcar qual opção abaixo se aplica ao caso:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659A8665" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7422BC5C" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="877"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(  )  ART. 49, II -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não há mínimo de 3 (três) fornecedores competitivos enquadrados como microempresas ou empresas de pequeno porte sediados local ou regionalmente e capazes de cumprir as exigências estabelecidas no instrumento convocatório; *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A1164C" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*Juntar documentação comprobatória no processo SEI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E14BA3" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F1F6097" w14:textId="5914FC5F" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ) ART. 49, III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Tratamento diferenciado não é vantajoso para a administração pública ou representa prejuízo ao conjunto ou complexo do objeto a ser contratado. Justificar: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inserir texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C9596B" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1703247E" w14:textId="5B85A2D8" w:rsidR="00AA6851" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.3 – CRITÉRIO DE JULGAMENTO: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C66214" w14:textId="77777777" w:rsidR="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D74333D" w14:textId="77777777" w:rsidR="003B20B4" w:rsidRPr="00E15AA8" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0905BBB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) MENOR PREÇO                  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0905BBB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) MAIOR DESCONTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE24B6B" w14:textId="77777777" w:rsidR="003B20B4" w:rsidRPr="00E15AA8" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9BBDA1" w14:textId="5A211A5C" w:rsidR="00AA6851" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A.4 – INTERVALO MÍNIMO DE DIFERENÇA ENTRE OS LANCES (em reais ou percentual</w:t>
+      </w:r>
+      <w:r w:rsidR="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58200AB0" w14:textId="77777777" w:rsidR="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1933956D" w14:textId="6AF82B32" w:rsidR="003B20B4" w:rsidRPr="00E15AA8" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0905BBB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(   ) R$ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0905BBB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx,xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0905BBB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0905BBB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0905BBB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0905BBB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C6AABE" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B913289" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.5 – INFORMAÇÕES ADICIONAIS A SEREM SOLICITADAS EM CONJUNTO COM A PROPOSTA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4C80BF" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF3E419" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I – NÃO HAVERÁ EXIGÊNCIA DE DOCUMENTAÇÃO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50825C36" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3418683F" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) II – SERÁ EXIGIDA A SEGUINTE DOCUMENTAÇÃO: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...622 lines deleted...]
-    <w:p w14:paraId="4A7054DA" w14:textId="6291F2AC" w:rsidR="00E01B95" w:rsidRPr="00500BA8" w:rsidRDefault="00E01B95" w:rsidP="00B56A4A">
+        <w:t>(adequar texto à realidade da contratação, excluindo o que não se aplica ao caso)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DBDEFE" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42069415" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1587" w:hanging="357"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOCUMENTO TÉCNICO EMITIDO PELO(S) FABRICANTE(S)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do(s) item(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) ofertado(s), que comprove o atendimento deste(s) às especificações técnicas exigidas no Termo de Referência. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116BD35B" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709808D9" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Serão admitidos documentos de domínio público emitidos pelo fabricante, tais como catálogos técnicos, folders, manuais, fichas de especificação técnica e link para acesso a sítio oficial (o qual contenha as informações técnicas).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13984EEB" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55183801" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Itens abrangidos pela exigência de documento técnico:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos os itens  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>OU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indicar itens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2965C4" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5831DD27" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fase para a exigência</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Em conjunto com a proposta de preços</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>OU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Após análise da proposta de preços ajustada, caso solicitado pela área técnica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFE0FEA" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB54951" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>E / OU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CA82F0" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF57A32" w14:textId="2E87B72B" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OUTRO DOCUMENTO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305D9626" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1129" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1588"/>
+        <w:gridCol w:w="2165"/>
+        <w:gridCol w:w="2088"/>
+        <w:gridCol w:w="1716"/>
+        <w:gridCol w:w="1227"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w14:paraId="3523896A" w14:textId="77777777" w:rsidTr="007D7ACE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1155FC4F" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E15AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ITEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2193" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABD27A3" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E15AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>REQUISITO TÉCNICO A SER COMPROVADO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A64FE3" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E15AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DOCUMENTO EXIGIDO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48538FBB" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E15AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ENTE EMISSOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BDD1B9" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="993"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E15AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NORMA APLICÁVEL (SE HOUVER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w14:paraId="63B21CB9" w14:textId="77777777" w:rsidTr="007D7ACE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5B6DDE" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2193" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6192A6A0" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520F452E" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDDD59F" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F58FB6C" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w14:paraId="7F18B976" w14:textId="77777777" w:rsidTr="007D7ACE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4304D1C7" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2193" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF0A0B4" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C51D1F6" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F0A987" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A46DE5" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w14:paraId="2C2BFED2" w14:textId="77777777" w:rsidTr="007D7ACE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728FEACF" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2193" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16300CA6" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C62031D" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671E3BF6" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEF30B3" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:ind w:left="993"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="70AD47" w:themeColor="accent6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2EDB962E" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391D3F06" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:firstLine="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justificar exigência: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inserir texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32079AA1" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C3D6F8" w14:textId="002B83E9" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.6 – EXIGÊNCIA DE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DEMONSTRAÇÃO DE COMPATIBILIDADE (AMOSTRA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1AE90C" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F6B3BFC" w14:textId="2D6ABDBA" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I – NÃO SERÁ EXIGIDA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE92F73" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCE4730" w14:textId="41D8C432" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005F32D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ) II – SERÁ EXIGIDA. REGRAS: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(adequar texto à realidade da contratação, excluindo o que não se aplica ao caso)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178DD262" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CCBA31" w14:textId="3B11792B" w:rsidR="00AA6851" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justificativa: </w:t>
+      </w:r>
+      <w:r w:rsidR="005F32D6" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidR="005F32D6" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670FB34E" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605E9871" w14:textId="48966798" w:rsidR="00AA6851" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amostra a ser apresentada (por item):  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280B107A" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="988" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="2881"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005F32D6" w:rsidRPr="005F32D6" w14:paraId="51038A3A" w14:textId="77777777" w:rsidTr="007D7ACE">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B83E19A" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:ind w:left="1276"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F32D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ITEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D729D26" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:ind w:left="1276"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F32D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>QUANTITATIVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F32D6" w:rsidRPr="005F32D6" w14:paraId="2CEF7EA4" w14:textId="77777777" w:rsidTr="007D7ACE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDAC198" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="1276"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5641949F" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="1276"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F32D6" w:rsidRPr="005F32D6" w14:paraId="5F6746F6" w14:textId="77777777" w:rsidTr="007D7ACE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADA1C1C" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="1276"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7569C4" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="1276"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F32D6" w:rsidRPr="005F32D6" w14:paraId="03EB2B5E" w14:textId="77777777" w:rsidTr="007D7ACE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="181A4581" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="1276"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E91C30" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:ind w:left="1276"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FEB6506" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348F9A01" w14:textId="08127BA8" w:rsidR="00AA6851" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prazo para apresentação da amostra pelo prestador:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0413F7E7" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D19FCBD" w14:textId="499E9361" w:rsidR="00AA6851" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Local para execuç</w:t>
+      </w:r>
+      <w:r w:rsidR="005F32D6" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ão</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da demonstração: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1229E3" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5DFFFEB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575506DC" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5DFFFEB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07D50D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sede do MPBA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Inserir endereço]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502BDF0B" w14:textId="522DFF0E" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07D50D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sede do MPBA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Inserir endereço]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39018B65" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437A917A" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4D6608" w14:textId="3F6291A7" w:rsidR="00AA6851" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telefone e e-mail para contato: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(__) ______ e _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>@mpba.mp.br </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334FE732" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B653C0A" w14:textId="0F812CAD" w:rsidR="00AA6851" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Necessidade de agendamento da entrega:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCAD99C" w14:textId="0C3BE30A" w:rsidR="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5DFFFEB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07D50D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="07D50D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SIM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BCFB11" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDD1CC5" w14:textId="2987633A" w:rsidR="005F32D6" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Critérios de avaliação e aceitação técnica da amostra (elencar): </w:t>
+      </w:r>
+      <w:r w:rsidR="005F32D6" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Inserir texto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9A2FC4" w14:textId="36A588C9" w:rsidR="00AA6851" w:rsidRPr="005F32D6" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C272C32" w14:textId="7AB0B450" w:rsidR="00AA6851" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prazo para avaliação técnica da(s) amostra(s) pelo MPBA</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______ </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dias  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D76AA2" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3716BCDF" w14:textId="3A5369A5" w:rsidR="005F32D6" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidade administrativa responsável pela avaliação da amostra: </w:t>
+      </w:r>
+      <w:r w:rsidR="005F32D6" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Inserir texto]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBA29A4" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DC44DB" w14:textId="55313E09" w:rsidR="00AA6851" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Possibilidade de correção da amostra rejeitada: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A1A589" w14:textId="0EB09104" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5DFFFEB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07D50D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="07D50D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SIM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F13D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quantas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reapresentações</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024A5BF4" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B663AC" w14:textId="5549632F" w:rsidR="00AA6851" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1134"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>II.1</w:t>
+      </w:r>
+      <w:r w:rsidR="005F13D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prazo para apresentação da amostra corrigida (em caso de resposta positiva acima): </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dias.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651ABAFD" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D847644" w14:textId="6F5AE9F5" w:rsidR="00AA6851" w:rsidRPr="003B20B4" w:rsidRDefault="003B20B4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>II.1</w:t>
+      </w:r>
+      <w:r w:rsidR="005F13D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6851" w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso aprovada a amostra, o seu quantitativo será computado para fins de fornecimento (isto é, será considerado como parte da futura entrega a ser realizada): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBA004B" w14:textId="5D031DE0" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="07D50D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="07D50D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(    ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B20B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SIM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AA252D" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7533021A" w14:textId="28B56965" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) B – DISPENSA NÃO ELETRÔNICA (TRADICIONAL):</w:t>
+      </w:r>
+      <w:r w:rsidR="005F13D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A seleção do fornecedor será por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dispensa de Licitação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, com fundamento no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>artigo 75,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inciso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>da Lei Federal nº 14.133/2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pelo menor preço praticado, a partir de pesquisa de preços realizada no mercado local, publicação de aviso prévio no Portal do Ministério Público do Estado da Bahia, consulta a sistemas de registros de preços de outros órgãos públicos, consulta a sites da internet, além de comparação com contratos de objetos análogos firmados por este órgão e/ou por outros órgãos públicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E4A68B" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED5E928" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obs.1: Registra-se que, caso a unidade faça comparação com contratos de objetos análogos firmados pelo MPBA e/ou outros órgãos públicos, a unidade deverá anexar ao procedimento, os documentos comprobatórios acerca das contratações (contratos). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5E6206" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E34663" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Obs.2: Na hipótese da dispensa não eletrônica (tradicional), o processo deverá ser encaminhado para deliberação prévia do Superintendente de Gestão Administrativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5410255F" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A768C73" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.1 - JUSTIFICATIVA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28AC49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Inserir texto com justificativa para a realização da dispensa na forma tradicional.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F6D094" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17AC651B" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAF7E26" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6248AE09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">B.2 - DIVULGAÇÃO DE AVISO PARA COTAÇÃO NO PORTAL MPBA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6248AE09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6248AE09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268745C5" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8C5D26" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I -  NÃO, CONFORME A SEGUINTE JUSTIFICATIVA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Não se recomenda a adoção do procedimento previsto no art. 75, §3º  da Lei Federal nº 14.133/2021 (divulgação de aviso pelo prazo mínimo de 3 dias úteis) em razão de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[inserir texto com a justificativa]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DE58B0" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FD48A1" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II - SIM, CONFORME REGRAS ABAIXO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD82986" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBDB5C5" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00500BA8">
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>E-mail para encaminhamento de propostas:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00500BA8">
+        <w:t>E-mail para encaminhamento de propostas*:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00500BA8">
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Informar</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="52740271" w14:textId="77777777" w:rsidR="00E01B95" w:rsidRPr="008F67D2" w:rsidRDefault="00E01B95" w:rsidP="00B56A4A">
+        <w:t>[Informar o e-mail da unidade demandante, responsável pela recepção das propostas.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F33A55" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1587"/>
+        <w:ind w:left="850"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478E7B52" w14:textId="69B1C4B4" w:rsidR="00E01B95" w:rsidRPr="00213884" w:rsidRDefault="00E01B95" w:rsidP="00B56A4A">
+    <w:p w14:paraId="09119AC9" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1587" w:hanging="357"/>
+        <w:ind w:left="1037" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Telefone para contato:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00213884">
+        <w:t>Telefone para contato*:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="401DE390" w14:textId="77777777" w:rsidR="00E01B95" w:rsidRPr="008F67D2" w:rsidRDefault="00E01B95" w:rsidP="00B56A4A">
+        <w:t> [Informar contato telefônico da unidade demandante, responsável pela recepção das propostas.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036BC493" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:ind w:left="1587"/>
+        <w:ind w:left="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55AFDEEE" w14:textId="733042AA" w:rsidR="00E01B95" w:rsidRPr="001767D3" w:rsidRDefault="00E01B95" w:rsidP="00B56A4A">
+    <w:p w14:paraId="5860EDAE" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1587" w:hanging="357"/>
+        <w:ind w:left="1037" w:hanging="357"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Prazo para envio das propostas por e-mail:</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Prazo para envio das propostas por e-mail: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>) dias úteis.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00213884">
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Informar prazo de, no mínimo, 03 (três) dias úteis</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> [Informar prazo de, no mínimo, 03 (três) dias úteis]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198B017B" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C49A4A" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680" w:firstLine="313"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Obs.: Solicitamos não informar data certa para o prazo de envio das propostas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055FAAC1" w14:textId="77777777" w:rsidR="00AA6851" w:rsidRPr="00E15AA8" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...27 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4226657C" w14:textId="5855348D" w:rsidR="00AA6851" w:rsidRDefault="00AA6851" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obs.: Caso a demanda se refira a procedimentos que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tramitam pela Coordenação </w:t>
+      </w:r>
+      <w:r w:rsidR="005F13D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>de Aquisição de Bens e Serviços</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, indicar as seguintes informações &gt;&gt;&gt; E-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00E15AA8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="7030A0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>suprimentos@mpba.mp.br</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telefones: (71) 3103-0147 / 0148.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB59EFB" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003220A4" w14:paraId="4B888F1C" w14:textId="77777777" w:rsidTr="003220A4">
+      <w:tr w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w14:paraId="3FD08247" w14:textId="77777777" w:rsidTr="007D7ACE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10338" w:type="dxa"/>
+            <w:tcW w:w="10055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="40B71AB6" w14:textId="29428F78" w:rsidR="003220A4" w:rsidRDefault="003220A4" w:rsidP="003220A4">
+          <w:p w14:paraId="52E89608" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="007D7ACE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E01B95">
+            <w:r w:rsidRPr="00E15AA8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2 HABILITAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="701A9371" w14:textId="77777777" w:rsidR="003220A4" w:rsidRDefault="003220A4" w:rsidP="00993A0A">
-[...60 lines deleted...]
-      <w:r w:rsidR="008F31EC" w:rsidRPr="00544A2C">
+    <w:p w14:paraId="3D22C1AC" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796CC231" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.2.1 JURÍDICA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>(escolher UMA opção</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F31EC">
+        <w:t>(escolher UMA opção ou as DUAS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C62C26B" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) A - DOCUMENTOS CONSTITUTIVOS DA PESSOA JURÍDICA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Cartão CNPJ, Contrato social e alterações, se houver, e ato constitutivo);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C95D02" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) B - DOCUMENTOS PESSOAIS DA PESSOA FÍSICA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Documento oficial de identificação pessoal e cartão CPF, caso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numeração não conste no primeiro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F020345" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B445D56" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.2 FISCAL, SOCIAL E TRABALHISTA, a englobar: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou as DUAS</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="0F67E561" w14:textId="5B3045B5" w:rsidR="00B178DF" w:rsidRPr="004F28EC" w:rsidRDefault="003740B9" w:rsidP="00B56A4A">
+        <w:t>(TODAS são obrigatórias)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BD7C0A" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="680"/>
-[...287 lines deleted...]
-    <w:p w14:paraId="03C7E750" w14:textId="703951F8" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00E73C50" w:rsidP="00B56A4A">
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>A -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Certidão Negativa de Débitos junto à Receita Federal e INSS;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284C76A2" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="680"/>
+        <w:ind w:left="283"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> Certidão de Regularidade Fiscal para com a Fazenda Pública do Estado da Bahia;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186FE704" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00000A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F31EC">
+        <w:t>B.1  -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...112 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t xml:space="preserve"> Certidão de Regularidade Fiscal com a Fazenda Pública do Estado sede da empresa ou do domicílio da pessoa física – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>caso não seja Bahia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FE46D8" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00000A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B0720E1" w14:textId="0B12BFE8" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00E73C50" w:rsidP="00B56A4A">
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>C -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Certidão de Regularidade com a Fazenda Pública Municipal do município-sede do fornecedor selecionado; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F07D66" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="680"/>
+        <w:ind w:left="283"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="00000A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>D -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+        <w:t xml:space="preserve"> Certidão Negativa de Débitos Trabalhistas (se pessoa jurídica);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75077CFB" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Certidão de regularidade com a Fazenda Pública Municipal do município-sede do fornecedor selecionado; </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F556E6C" w14:textId="77777777" w:rsidR="00B56A4A" w:rsidRDefault="00E73C50" w:rsidP="00B56A4A">
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Certidão de Regularidade do FGTS (se pessoa jurídica).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B529B9A" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B282481" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.2.3 TÉCNICA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0D6697" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="680"/>
-[...236 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) A - NÃO SERÁ EXIGIDA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6325A743" w14:textId="41F876F4" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) B - SERÁ EXIGIDA QUALIFICAÇÃO TÉCNICA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(adequar texto à realidade da contratação, excluindo o que não se aplica ao caso)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368EB1A6" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B49BDE1" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO de ciência</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E55024" w:rsidRPr="008F67D2">
-[...46 lines deleted...]
-        <w:t>[Indicar requisitos e especificar regras correspondentes</w:t>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...654 lines deleted...]
-    <w:p w14:paraId="1949EE6B" w14:textId="20F5BFE1" w:rsidR="00B178DF" w:rsidRPr="00BC57F0" w:rsidRDefault="00B178DF" w:rsidP="00BC57F0">
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>todas as informações e das condições locais para o cumprimento das obrigações objeto da contratação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07077A2A" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC504B5" w14:textId="53B260FE" w:rsidR="005F13D2" w:rsidRPr="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="00AB724C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...55 lines deleted...]
-    <w:p w14:paraId="5223EF55" w14:textId="77777777" w:rsidR="00BC57F0" w:rsidRPr="00BC57F0" w:rsidRDefault="00BC57F0" w:rsidP="00BC57F0">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F13D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para tanto, ficará franqueada aos interessados a faculdade de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F13D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>visitar/vistoriar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F13D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o local onde será executado o objeto, nos seguintes termos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA1B699" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:suppressAutoHyphens/>
-[...8 lines deleted...]
-    <w:p w14:paraId="444C454E" w14:textId="5E37A31C" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00BC57F0">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5542D4E5" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7169623D" w14:textId="5C646E51" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1304" w:hanging="284"/>
-[...723 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="488394DD" w14:textId="2CAC5050" w:rsidR="00B178DF" w:rsidRPr="003220A4" w:rsidRDefault="00B178DF" w:rsidP="00BC57F0">
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Local da visita/vistoria: [inserir endereço]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0660826F" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65142F08" w14:textId="6D52EC25" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...30 lines deleted...]
-          <w:strike/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unidade responsável por acompanhar: [indicar unidade administrativa]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD2C15B" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506182E8" w14:textId="5231E9D4" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefone e e-mail para agendamento: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(___) _________ e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>@mpba.mp.br</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEFAC55" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B749F15" w14:textId="108C2DDC" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data-limite para realização:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dias úteis à data de abertura da sessão pública.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5CF829" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C15B2FE" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>E / OU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2780838E" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26FBD6CF" w14:textId="090A7EE1" w:rsidR="005F13D2" w:rsidRPr="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATESTADO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CERTIDÃO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de capacidade técnica que demonstre capacidade operacional na execução de serviços similares de complexidade tecnológica e operacional equivalente ou superior àquelas exigidas para a contratação. Para tanto, serão aceitos documentos que comprovem: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[inserir texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EFCA02" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776EC8CE" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:ind w:left="318"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701A8310" w14:textId="294F64F6" w:rsidR="00AB724C" w:rsidRPr="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Orientação: Indicar neste item quais serviços e/ou quantidades serão aceitos como similares, lembrando que a similaridade de objeto está limitada à(s) parcela de maior relevância desta contratação, e a de quantidades está limitada a 50% do que for ser contratado nesta dispensa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC8A165" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12258546" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>E / OU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44767A0A" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D440D40" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REGISTRO ou INSCRIÇÃO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>em entidade profissional competente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB1D7D2" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblInd w:w="988" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="641"/>
+        <w:gridCol w:w="2398"/>
+        <w:gridCol w:w="1993"/>
+        <w:gridCol w:w="3898"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB724C" w14:paraId="156E9ED0" w14:textId="77777777" w:rsidTr="00AB724C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4899F819" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00167300" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167300">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ITEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2398" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CFB651" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00167300" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DOCUMENTO EXIGIDO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C921619" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00167300" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167300">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENTE EMISSOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3898" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B667A4D" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00167300" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167300">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NORMA APLICÁVEL </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB724C" w14:paraId="131CCA4B" w14:textId="77777777" w:rsidTr="00AB724C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCF45F0" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBAE0C0" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="654D1A69" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3898" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FB273A" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB724C" w14:paraId="5E8C9056" w14:textId="77777777" w:rsidTr="00AB724C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52895A24" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A53E813" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFB084D" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3898" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7A6549" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB724C" w14:paraId="7462E6FA" w14:textId="77777777" w:rsidTr="00AB724C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="518A25E2" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDC257F" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07973D2D" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3898" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50129820" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66A6FE28" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00EF59E3" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>* O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rientação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Verificar existência de exigência legal junto ao COMPRASNET-BA, através do link: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7137B3" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00EF59E3" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://www.comprasnet.ba.gov.br/inter/system/Fornecedor/QualificacaoTecnicaFamilia.asp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFF6583" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FED27F5" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69590A85" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E03C6B" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROVA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de atendimento de requisitos previstos em lei especial (a englobar certidão ou alvará de órgão específico):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A1AF38" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="988" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="641"/>
+        <w:gridCol w:w="2406"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="3776"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB724C" w14:paraId="15F41A58" w14:textId="77777777" w:rsidTr="00AB724C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627AA185" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00167300" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167300">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ITEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1593648E" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00167300" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DOCUMENTO EXIGIDO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52854B04" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00167300" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167300">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENTE EMISSOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3776" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9BB177" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00167300" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167300">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NORMA APLICÁVEL </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB724C" w14:paraId="04F71FE0" w14:textId="77777777" w:rsidTr="00AB724C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A35BF6" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="260BDCD6" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3023C9DF" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3776" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68043877" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB724C" w14:paraId="5BB33AB3" w14:textId="77777777" w:rsidTr="00AB724C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="178E8468" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="517A4DD1" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C082211" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3776" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0FC988" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB724C" w14:paraId="21C51BFF" w14:textId="77777777" w:rsidTr="00AB724C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DFCC22" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A6E56D" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBC85D4" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3776" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4166D9FA" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4DF3BA2E" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00EF59E3" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>* O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rientação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Verificar existência de exigência legal junto ao COMPRASNET-BA, através do link: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3A4863" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00EF59E3" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://www.comprasnet.ba.gov.br/inter/system/Fornecedor/QualificacaoTecnicaFamilia.asp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429F1106" w14:textId="20810D19" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705A93CF" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C16ED1" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:ind w:left="310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>E / OU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC540B7" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00FD2468" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:ind w:left="318"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06505878" w14:textId="215E5196" w:rsidR="00AB724C" w:rsidRPr="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1037" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outro documento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">admitido no art. 67 e correlatos da Lei Federal nº 14.133/2021. Indicar e justificar exigência: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[inserir texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419CD53F" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661D7493" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00E15AA8" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E61FD7" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C605F5B" w14:textId="69729E7C" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="00AB724C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="005F13D2" w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bs. 1: A habilitação técnica não é um item obrigatório, sendo </w:t>
+      </w:r>
+      <w:r w:rsidR="005F13D2" w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>facultativa</w:t>
+      </w:r>
+      <w:r w:rsidR="005F13D2" w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a sua solicitação/inserção. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4837279C" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F767C3" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Obs. 2: Ter especial atenção à eventual exigência legal de registro ou inscrição em entidade profissional, ou ainda de prova de atendimento a requisito previsto em lei especial (a exemplo de certidões ou alvarás de órgãos específicos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C546061" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C026073" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obs. 3: Caso haja necessidade de se exigir atestado de capacidade técnica, inserir nesta opção 2.2.3, com as regras cabíveis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723AF53D" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADF20B7" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.2.4 ECONÔMICO-FINANCEIRA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF6FA8D" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F6C68A" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   )  A - NAO SERÁ EXIGIDA QUALIFICAÇÃO ECONÔMICO-FINANCEIRA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2B9BBC" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130261F4" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   ) B - CERTIDÃO NEGATIVA DE FALÊNCIA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D747B45" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A9F7A8" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) C - DEMONSTRAÇÃO DE PATRIMÔNIO LÍQUIDO OU CAPITAL SOCIAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, igual ou superior a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____ %</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do valor da licitação (limite legal: 10%);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8ECFF6" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E4E22D" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00A16643" w:rsidRDefault="005F13D2" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00146F39" w:rsidRPr="00146F39">
-[...20 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OUTROS (desde que admitido no art. 69 e correlatos da Lei Federal nº 14.133/2021): </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB724C" w:rsidRPr="00A16643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB724C" w:rsidRPr="00A16643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indicar e Justificar a exigência</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB724C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB724C" w:rsidRPr="00A16643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00146F39" w:rsidRPr="00146F39">
-[...12 lines deleted...]
-        <w:ind w:left="1287"/>
+    </w:p>
+    <w:p w14:paraId="4A232B68" w14:textId="6CC5A5AC" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42452314" w14:textId="77777777" w:rsidR="005F13D2" w:rsidRPr="00E15AA8" w:rsidRDefault="005F13D2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00C83E3A">
+      <w:bookmarkStart w:id="1" w:name="_Hlk172021974"/>
+      <w:r w:rsidRPr="00E15AA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Obs</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Obs.1: A habilitação econômico-financeira não é um item obrigatório, sendo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>facultativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a sua solicitação/inserção.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="2616AAC6" w14:textId="77777777" w:rsidR="00BC57F0" w:rsidRDefault="00BC57F0" w:rsidP="003220A4">
+        <w:t xml:space="preserve"> Os itens podem ser assinalados simultaneamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A38D4D" w14:textId="77777777" w:rsidR="00D706C3" w:rsidRPr="006270E4" w:rsidRDefault="00D706C3" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="805"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70DFF9BD" w14:textId="77777777" w:rsidR="006A24A3" w:rsidRDefault="006A24A3" w:rsidP="003220A4">
-[...83 lines deleted...]
-    <w:p w14:paraId="3D1C2220" w14:textId="77777777" w:rsidR="00BC57F0" w:rsidRPr="00DD148A" w:rsidRDefault="00BC57F0" w:rsidP="003220A4">
+    <w:p w14:paraId="3D1C2220" w14:textId="77777777" w:rsidR="00BC57F0" w:rsidRPr="006270E4" w:rsidRDefault="00BC57F0" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="805"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003220A4" w14:paraId="050A75A4" w14:textId="77777777" w:rsidTr="001111F3">
+      <w:tr w:rsidR="003220A4" w:rsidRPr="006270E4" w14:paraId="050A75A4" w14:textId="77777777" w:rsidTr="001111F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="66632835" w14:textId="12660B96" w:rsidR="003220A4" w:rsidRPr="009561EF" w:rsidRDefault="003220A4" w:rsidP="003220A4">
+          <w:p w14:paraId="66632835" w14:textId="12660B96" w:rsidR="003220A4" w:rsidRPr="006270E4" w:rsidRDefault="003220A4" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009561EF">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3. REQUISITOS DA CONTRATAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AF2CE11" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="7AF2CE11" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003220A4" w14:paraId="12940483" w14:textId="77777777" w:rsidTr="003220A4">
+      <w:tr w:rsidR="003220A4" w:rsidRPr="006270E4" w14:paraId="12940483" w14:textId="77777777" w:rsidTr="003220A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="42F38076" w14:textId="7EAF6D98" w:rsidR="003220A4" w:rsidRDefault="003220A4" w:rsidP="003220A4">
+          <w:p w14:paraId="42F38076" w14:textId="7EAF6D98" w:rsidR="003220A4" w:rsidRPr="006270E4" w:rsidRDefault="003220A4" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1 REGIME DE EXECUÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75ED8610" w14:textId="77777777" w:rsidR="00B03966" w:rsidRDefault="00B03966" w:rsidP="00BC57F0">
+    <w:p w14:paraId="75ED8610" w14:textId="77777777" w:rsidR="00B03966" w:rsidRPr="006270E4" w:rsidRDefault="00B03966" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D212DAF" w14:textId="498DE32C" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00BC57F0">
+    <w:p w14:paraId="6D212DAF" w14:textId="498DE32C" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03966" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B03966">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="005034F7" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EMPREITADA POR PREÇO GLOBAL</w:t>
+      </w:r>
+      <w:r w:rsidR="005034F7" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE28D15" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AB264E" w14:textId="610D33F6" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="005034F7" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EMPREITADA POR PREÇO UNITÁRIO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE92BF7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1868D140" w14:textId="2BFF503F" w:rsidR="00B03966" w:rsidRPr="006270E4" w:rsidRDefault="005034F7" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OUTRO. Indicar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
-[...148 lines deleted...]
-        <w:ind w:left="680"/>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...125 lines deleted...]
-    <w:p w14:paraId="762038A7" w14:textId="77777777" w:rsidR="005034F7" w:rsidRDefault="005034F7" w:rsidP="005034F7">
+        <w:t>[Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762038A7" w14:textId="77777777" w:rsidR="005034F7" w:rsidRPr="006270E4" w:rsidRDefault="005034F7" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="34"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="69D1CD6F" w14:textId="77777777" w:rsidR="005034F7" w:rsidRDefault="005034F7" w:rsidP="005034F7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D1CD6F" w14:textId="77777777" w:rsidR="005034F7" w:rsidRPr="006270E4" w:rsidRDefault="005034F7" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="34"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003220A4" w14:paraId="771E0B60" w14:textId="77777777" w:rsidTr="003220A4">
+      <w:tr w:rsidR="003220A4" w:rsidRPr="006270E4" w14:paraId="771E0B60" w14:textId="77777777" w:rsidTr="003220A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="0305230B" w14:textId="38A225B3" w:rsidR="003220A4" w:rsidRDefault="003220A4" w:rsidP="003220A4">
+          <w:p w14:paraId="0305230B" w14:textId="38A225B3" w:rsidR="003220A4" w:rsidRPr="006270E4" w:rsidRDefault="003220A4" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005034F7" w:rsidRPr="008F67D2">
+            <w:r w:rsidR="005034F7" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PRAZO PARA RETIRADA DA NOTA DE EMPENHO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="413D798C" w14:textId="77777777" w:rsidR="00B03966" w:rsidRDefault="00B03966" w:rsidP="00B03966">
-[...10 lines deleted...]
-    <w:p w14:paraId="2F2DDA68" w14:textId="7544CD57" w:rsidR="000D6DD1" w:rsidRDefault="000D6DD1" w:rsidP="000D6DD1">
+    <w:p w14:paraId="413D798C" w14:textId="77777777" w:rsidR="00B03966" w:rsidRPr="006270E4" w:rsidRDefault="00B03966" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2DDA68" w14:textId="7544CD57" w:rsidR="000D6DD1" w:rsidRPr="006270E4" w:rsidRDefault="000D6DD1" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.2.1 O prestador deverá retirar a nota de empenho no prazo de </w:t>
       </w:r>
-      <w:r w:rsidR="005034F7" w:rsidRPr="00131D47">
+      <w:r w:rsidR="005034F7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[inserir prazo]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005034F7">
+        <w:t xml:space="preserve">[inserir prazo] </w:t>
+      </w:r>
+      <w:r w:rsidR="005034F7" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dias </w:t>
+      </w:r>
+      <w:r w:rsidR="005034F7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="005034F7" w:rsidRPr="00131D47">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="005034F7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005034F7" w:rsidRPr="00131D47">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>úteis ou corridos]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...31 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, contados a partir da notificação pela Administração, que ocorrerá, preferencialmente, através de envio de e-mail para o endereço indicado na proposta de preços.  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D209170" w14:textId="77777777" w:rsidR="000D6DD1" w:rsidRDefault="000D6DD1" w:rsidP="000D6DD1">
+    <w:p w14:paraId="0D209170" w14:textId="77777777" w:rsidR="000D6DD1" w:rsidRPr="006270E4" w:rsidRDefault="000D6DD1" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F50976" w14:textId="3A39D506" w:rsidR="00B178DF" w:rsidRDefault="000D6DD1" w:rsidP="005034F7">
+    <w:p w14:paraId="60F50976" w14:textId="3A39D506" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="000D6DD1" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.2 O </w:t>
       </w:r>
-      <w:r w:rsidR="00085083">
+      <w:r w:rsidR="00085083" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prestador</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> poderá solicitar a prorrogação do prazo para retirada/recebimento da nota de empenho, por motivo justo e aceito pela Administração. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B38F0E3" w14:textId="77777777" w:rsidR="005034F7" w:rsidRDefault="005034F7" w:rsidP="005034F7">
+    <w:p w14:paraId="4B38F0E3" w14:textId="77777777" w:rsidR="005034F7" w:rsidRPr="006270E4" w:rsidRDefault="005034F7" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1B8F71DC" w14:textId="77777777" w:rsidR="002E73F8" w:rsidRDefault="002E73F8" w:rsidP="005034F7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8F71DC" w14:textId="77777777" w:rsidR="002E73F8" w:rsidRPr="006270E4" w:rsidRDefault="002E73F8" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003220A4" w14:paraId="5DFA2DB8" w14:textId="77777777" w:rsidTr="00FC7C1F">
+      <w:tr w:rsidR="003220A4" w:rsidRPr="006270E4" w14:paraId="5DFA2DB8" w14:textId="77777777" w:rsidTr="00FC7C1F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="4B78379C" w14:textId="1C87D67B" w:rsidR="003220A4" w:rsidRDefault="003220A4" w:rsidP="003220A4">
+          <w:p w14:paraId="4B78379C" w14:textId="1C87D67B" w:rsidR="003220A4" w:rsidRPr="006270E4" w:rsidRDefault="003220A4" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.3 </w:t>
-[...9 lines deleted...]
-              <w:t>FORMA DE EXECUÇÃO</w:t>
+              <w:t>3.3 FORMA DE EXECUÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D93743A" w14:textId="77777777" w:rsidR="009E1A55" w:rsidRDefault="009E1A55" w:rsidP="009E1A55">
-[...10 lines deleted...]
-    <w:p w14:paraId="5BD59C70" w14:textId="04EA9363" w:rsidR="00451D32" w:rsidRDefault="004152CE" w:rsidP="004152CE">
+    <w:p w14:paraId="6D93743A" w14:textId="77777777" w:rsidR="009E1A55" w:rsidRPr="006270E4" w:rsidRDefault="009E1A55" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD59C70" w14:textId="04EA9363" w:rsidR="00451D32" w:rsidRPr="006270E4" w:rsidRDefault="004152CE" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="004152CE">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LOCAL(IS) DE EXECUÇÃO</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="004152CE">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00451D32">
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00451D32" w:rsidRPr="00451D32">
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00451D32" w:rsidRPr="00451D32">
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00451D32" w:rsidRPr="00451D32">
+        <w:t>Inserir endereço completo do</w:t>
+      </w:r>
+      <w:r w:rsidR="001815A0" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> endereço completo do</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001815A0">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(s)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00451D32" w:rsidRPr="00451D32">
+        <w:t xml:space="preserve"> local</w:t>
+      </w:r>
+      <w:r w:rsidR="001815A0" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> local</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001815A0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001815A0" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001815A0">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001815A0" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001815A0">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> de entrega, inclusive com CEP.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA29EDF" w14:textId="77777777" w:rsidR="002E73F8" w:rsidRDefault="002E73F8" w:rsidP="004152CE">
+    <w:p w14:paraId="1FA29EDF" w14:textId="77777777" w:rsidR="002E73F8" w:rsidRPr="006270E4" w:rsidRDefault="002E73F8" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="5F3C25D5" w14:textId="690FD671" w:rsidR="00B178DF" w:rsidRPr="004152CE" w:rsidRDefault="004152CE" w:rsidP="004152CE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3C25D5" w14:textId="690FD671" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="004152CE" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="004152CE">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DIAS E HORÁRIOS PARA EXECUÇÃO</w:t>
       </w:r>
-      <w:r w:rsidR="00451D32">
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="004152CE">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00811A9A" w:rsidRPr="00544A2C">
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B719221" w14:textId="3827EFE3" w:rsidR="00451D32" w:rsidRDefault="00451D32" w:rsidP="00BC57F0">
+    <w:p w14:paraId="1B719221" w14:textId="3827EFE3" w:rsidR="00451D32" w:rsidRPr="006270E4" w:rsidRDefault="00451D32" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...66 lines deleted...]
-      <w:r w:rsidR="00C83E3A">
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A - NÃO SE APLICA</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83E3A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CE4F7F" w14:textId="071B2A07" w:rsidR="00451D32" w:rsidRPr="00B01230" w:rsidRDefault="00451D32" w:rsidP="00BC57F0">
+    <w:p w14:paraId="05CE4F7F" w14:textId="071B2A07" w:rsidR="00451D32" w:rsidRPr="006270E4" w:rsidRDefault="00451D32" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...56 lines deleted...]
-      <w:r w:rsidR="001815A0" w:rsidRPr="00B01230">
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B - SIM. </w:t>
+      </w:r>
+      <w:r w:rsidR="001815A0" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CONFORME </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B01230">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REGRAS</w:t>
       </w:r>
-      <w:r w:rsidR="001815A0" w:rsidRPr="00B01230">
+      <w:r w:rsidR="001815A0" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ABAIXO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B01230">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5C1D8F" w14:textId="67CF03CA" w:rsidR="00451D32" w:rsidRPr="00451D32" w:rsidRDefault="00B178DF" w:rsidP="00BC57F0">
+    <w:p w14:paraId="1A5C1D8F" w14:textId="67CF03CA" w:rsidR="00451D32" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC57F0">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unidade Responsável</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC57F0">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451D32">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00451D32" w:rsidRPr="00451D32">
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Inserir</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="1D761403" w14:textId="5D32FC6C" w:rsidR="00451D32" w:rsidRDefault="00B178DF" w:rsidP="00BC57F0">
+        <w:t>[Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D761403" w14:textId="5D32FC6C" w:rsidR="00451D32" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC57F0">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dias e Horários</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC57F0">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00451D32" w:rsidRPr="00451D32">
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00451D32" w:rsidRPr="00451D32">
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00451D32">
+        <w:t>[Inserir texto indicando os dias</w:t>
+      </w:r>
+      <w:r w:rsidR="001815A0" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00451D32" w:rsidRPr="00451D32">
+        <w:t xml:space="preserve"> da semana</w:t>
+      </w:r>
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nserir</w:t>
-[...48 lines deleted...]
-    <w:p w14:paraId="13FDCD62" w14:textId="2542D00E" w:rsidR="00451D32" w:rsidRPr="00451D32" w:rsidRDefault="00451D32" w:rsidP="00C83E3A">
+        <w:t xml:space="preserve"> e horários.] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FDCD62" w14:textId="2542D00E" w:rsidR="00451D32" w:rsidRPr="006270E4" w:rsidRDefault="00451D32" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00451D32">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ex.: De segunda à sexta-feira das 8:00 às 18:00.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C961AF5" w14:textId="3275C292" w:rsidR="00B178DF" w:rsidRPr="00AF01B5" w:rsidRDefault="00B178DF" w:rsidP="00DB294C">
+    <w:p w14:paraId="6C961AF5" w14:textId="3275C292" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1377" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF01B5">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Outras </w:t>
       </w:r>
-      <w:r w:rsidR="00451D32" w:rsidRPr="00AF01B5">
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF01B5">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>egras:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF01B5">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00451D32" w:rsidRPr="00AF01B5">
+      <w:r w:rsidR="00451D32" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Inserir texto</w:t>
       </w:r>
-      <w:r w:rsidR="00AF01B5" w:rsidRPr="00AF01B5">
+      <w:r w:rsidR="00AF01B5" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou informar “Não se aplica”.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55952263" w14:textId="599EA5BB" w:rsidR="00B178DF" w:rsidRPr="00C81F23" w:rsidRDefault="00C81F23" w:rsidP="00C81F23">
+    <w:p w14:paraId="55952263" w14:textId="599EA5BB" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00C81F23" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C81F23">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.3 </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C81F23">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NECESSIDADE DE AGENDAMENTO COM O MPBA</w:t>
       </w:r>
-      <w:r w:rsidR="00811A9A">
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C81F23">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00811A9A" w:rsidRPr="00544A2C">
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">(escolher UMA </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk172022824"/>
-      <w:r w:rsidR="00811A9A" w:rsidRPr="00544A2C">
+      <w:bookmarkStart w:id="2" w:name="_Hlk172022824"/>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>opção</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00811A9A" w:rsidRPr="00544A2C">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E18AA43" w14:textId="6F2AAAC8" w:rsidR="00811A9A" w:rsidRDefault="00811A9A" w:rsidP="007A232A">
+    <w:p w14:paraId="2E18AA43" w14:textId="6F2AAAC8" w:rsidR="00811A9A" w:rsidRPr="006270E4" w:rsidRDefault="00811A9A" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk172022773"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+      <w:bookmarkStart w:id="3" w:name="_Hlk172022773"/>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...46 lines deleted...]
-      <w:r w:rsidR="007A232A">
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A - NÃO SE APLICA</w:t>
+      </w:r>
+      <w:r w:rsidR="007A232A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="0348A49C" w14:textId="40D31726" w:rsidR="00811A9A" w:rsidRPr="00F05F0A" w:rsidRDefault="00811A9A" w:rsidP="001815A0">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="0348A49C" w14:textId="40D31726" w:rsidR="00811A9A" w:rsidRPr="006270E4" w:rsidRDefault="00811A9A" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...22 lines deleted...]
-          <w:lang w:bidi="hi-IN"/>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:r w:rsidR="000C65EC" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SIM</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0696" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-      <w:r w:rsidR="001815A0" w:rsidRPr="00F05F0A">
+      <w:r w:rsidR="001815A0" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONFORME REGRAS ABAIXO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F05F0A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2DFD92" w14:textId="77777777" w:rsidR="007A232A" w:rsidRPr="007A232A" w:rsidRDefault="007A232A" w:rsidP="007A232A">
+    <w:p w14:paraId="7B2DFD92" w14:textId="77777777" w:rsidR="007A232A" w:rsidRPr="006270E4" w:rsidRDefault="007A232A" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC57F0">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unidade Responsável</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC57F0">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451D32">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00451D32">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Inserir</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="12805724" w14:textId="12973B41" w:rsidR="007A232A" w:rsidRPr="007A232A" w:rsidRDefault="00B178DF" w:rsidP="007A232A">
+        <w:t>[Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12805724" w14:textId="12973B41" w:rsidR="007A232A" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1377" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A232A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefone e e-mail para contato: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A232A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00406C84">
+      <w:r w:rsidR="00406C84" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A232A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_) __________ </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A232A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00C83E3A" w:rsidRPr="004B2B52">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00C83E3A" w:rsidRPr="006270E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>_______________@mpba.mp.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00811A9A" w:rsidRPr="007A232A">
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D07D05E" w14:textId="7860433B" w:rsidR="00B178DF" w:rsidRPr="00D706C3" w:rsidRDefault="00B178DF" w:rsidP="007A232A">
+    <w:p w14:paraId="1D07D05E" w14:textId="7860433B" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1377" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A232A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antecedência mínima (se necessário):</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A232A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00811A9A" w:rsidRPr="007A232A">
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Inserir texto</w:t>
       </w:r>
-      <w:r w:rsidR="00461589">
+      <w:r w:rsidR="00461589" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00461589" w:rsidRPr="00AF01B5">
+        <w:t xml:space="preserve"> ou informar “Não se aplica”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ou informar “Não se aplica”.</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C307BB5" w14:textId="77777777" w:rsidR="00D706C3" w:rsidRPr="00AF01B5" w:rsidRDefault="00D706C3" w:rsidP="00D706C3">
+    <w:p w14:paraId="7C307BB5" w14:textId="77777777" w:rsidR="00D706C3" w:rsidRPr="006270E4" w:rsidRDefault="00D706C3" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1377"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3105B728" w14:textId="673F5315" w:rsidR="00B178DF" w:rsidRPr="00C81F23" w:rsidRDefault="00C81F23" w:rsidP="00C81F23">
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="3105B728" w14:textId="673F5315" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00C81F23" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.3.4 </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C81F23">
-[...19 lines deleted...]
-      <w:r w:rsidR="00811A9A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DEMAIS REGRAS DE EXECUÇÃO D</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00811A9A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONTRATAÇÃO</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C81F23">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43503C4B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="009C2EC7">
-      <w:pPr>
+    <w:p w14:paraId="43503C4B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B43F16B" w14:textId="0BC34B48" w:rsidR="00BC1F3D" w:rsidRPr="00E47C6F" w:rsidRDefault="00BC1F3D" w:rsidP="00D706C3">
+    <w:p w14:paraId="7B43F16B" w14:textId="0BC34B48" w:rsidR="00BC1F3D" w:rsidRPr="006270E4" w:rsidRDefault="00BC1F3D" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00E47C6F">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
-      <w:r w:rsidR="003B5CA4">
+      <w:r w:rsidR="003B5CA4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E47C6F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NÃO SE APLICA</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="37A1FA2D" w14:textId="7748839E" w:rsidR="00BC1F3D" w:rsidRDefault="00BC1F3D" w:rsidP="00D706C3">
+        <w:t xml:space="preserve"> NÃO SE APLICA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A1FA2D" w14:textId="7748839E" w:rsidR="00BC1F3D" w:rsidRPr="006270E4" w:rsidRDefault="00BC1F3D" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00E47C6F">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> B </w:t>
       </w:r>
-      <w:r w:rsidR="003B5CA4">
+      <w:r w:rsidR="003B5CA4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E47C6F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> APLICA-SE, </w:t>
       </w:r>
-      <w:r w:rsidR="003B5CA4" w:rsidRPr="00E47C6F">
+      <w:r w:rsidR="003B5CA4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CONFORME DESCRITO ABAIXO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E47C6F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66879AA1" w14:textId="77777777" w:rsidR="00BC1F3D" w:rsidRDefault="00BC1F3D" w:rsidP="00811A9A">
+    <w:p w14:paraId="66879AA1" w14:textId="77777777" w:rsidR="00BC1F3D" w:rsidRPr="006270E4" w:rsidRDefault="00BC1F3D" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24F471F2" w14:textId="7472788C" w:rsidR="00811A9A" w:rsidRDefault="00811A9A" w:rsidP="00C2725C">
+    <w:p w14:paraId="24F471F2" w14:textId="7472788C" w:rsidR="00811A9A" w:rsidRPr="006270E4" w:rsidRDefault="00811A9A" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00384C2D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="16890F4C" w14:textId="77777777" w:rsidR="00D706C3" w:rsidRDefault="00D706C3" w:rsidP="00C2725C">
+        <w:t xml:space="preserve">[Inserir texto, especificando as demais regras que envolvem a execução contratual em conformidade com as especificidades do objeto.] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16890F4C" w14:textId="77777777" w:rsidR="00D706C3" w:rsidRPr="006270E4" w:rsidRDefault="00D706C3" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="195A5A9F" w14:textId="77777777" w:rsidR="00D706C3" w:rsidRDefault="00D706C3" w:rsidP="00C2725C">
+    <w:p w14:paraId="195A5A9F" w14:textId="77777777" w:rsidR="00D706C3" w:rsidRPr="006270E4" w:rsidRDefault="00D706C3" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E01B30" w14:paraId="31D0FA92" w14:textId="77777777" w:rsidTr="00C2725C">
+      <w:tr w:rsidR="00E01B30" w:rsidRPr="006270E4" w14:paraId="31D0FA92" w14:textId="77777777" w:rsidTr="00C2725C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB24A15" w14:textId="0682F995" w:rsidR="00E01B30" w:rsidRDefault="00E01B30" w:rsidP="00E01B30">
+          <w:p w14:paraId="6BB24A15" w14:textId="0682F995" w:rsidR="00E01B30" w:rsidRPr="006270E4" w:rsidRDefault="00E01B30" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C239D">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.4 PRAZO(S) DE EXECUÇÃO</w:t>
             </w:r>
-            <w:r w:rsidR="00811A9A">
+            <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C239D">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00811A9A" w:rsidRPr="00D706C3">
+            <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>(escolher UMA opção</w:t>
             </w:r>
-            <w:r w:rsidR="00D706C3">
+            <w:r w:rsidR="00D706C3" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59B5E2E7" w14:textId="77777777" w:rsidR="00E01B30" w:rsidRDefault="00E01B30" w:rsidP="002C239D">
-[...10 lines deleted...]
-    <w:p w14:paraId="5B213FBC" w14:textId="2A7FD1C3" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00811A9A" w:rsidP="007A232A">
+    <w:p w14:paraId="59B5E2E7" w14:textId="77777777" w:rsidR="00E01B30" w:rsidRPr="006270E4" w:rsidRDefault="00E01B30" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B213FBC" w14:textId="2A7FD1C3" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00811A9A" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...22 lines deleted...]
-          <w:lang w:bidi="hi-IN"/>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5CA4" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
-[...39 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REGRAS</w:t>
       </w:r>
-      <w:r w:rsidR="00461589">
+      <w:r w:rsidR="00461589" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SUGESTÃO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2596EC23" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="2596EC23" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29EDB037" w14:textId="02DF017B" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00461589" w:rsidP="007A232A">
+    <w:p w14:paraId="29EDB037" w14:textId="02DF017B" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00461589" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00512171">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A.1 - </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00512171">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PRAZO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+        <w:t>PRAZO(S) DE EXECUÇÃO – INDIVIDUALIZAR POR SERVIÇO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8DFBFC" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8473" w:type="dxa"/>
         <w:tblInd w:w="1415" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4645"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D020B" w:rsidRPr="000D020B" w14:paraId="2FAFE747" w14:textId="77777777" w:rsidTr="007A232A">
+      <w:tr w:rsidR="000D020B" w:rsidRPr="006270E4" w14:paraId="2FAFE747" w14:textId="77777777" w:rsidTr="007A232A">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="369D671C" w14:textId="7002E3EC" w:rsidR="000D020B" w:rsidRPr="000D020B" w:rsidRDefault="00461589" w:rsidP="000D020B">
+          <w:p w14:paraId="369D671C" w14:textId="7002E3EC" w:rsidR="000D020B" w:rsidRPr="006270E4" w:rsidRDefault="00461589" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00512171">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">DESCRIÇÃO DO </w:t>
             </w:r>
-            <w:r w:rsidR="000D020B" w:rsidRPr="00512171">
+            <w:r w:rsidR="000D020B" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>SERVIÇO</w:t>
             </w:r>
-            <w:r w:rsidR="000D020B" w:rsidRPr="00512171">
+            <w:r w:rsidR="000D020B" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F89743D" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="000D020B" w:rsidRDefault="000D020B" w:rsidP="000D020B">
+          <w:p w14:paraId="4F89743D" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="006270E4" w:rsidRDefault="000D020B" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D020B">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>PRAZO EM DIAS</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D020B">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="673D248B" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="000D020B" w:rsidRDefault="000D020B" w:rsidP="000D020B">
+          <w:p w14:paraId="673D248B" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="006270E4" w:rsidRDefault="000D020B" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D020B">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>CONTAGEM</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D020B">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D020B" w:rsidRPr="000D020B" w14:paraId="0F8151D4" w14:textId="77777777" w:rsidTr="007A232A">
+      <w:tr w:rsidR="000D020B" w:rsidRPr="006270E4" w14:paraId="0F8151D4" w14:textId="77777777" w:rsidTr="007A232A">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A484F29" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="000D020B" w:rsidRDefault="000D020B" w:rsidP="000D020B">
+          <w:p w14:paraId="0A484F29" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="006270E4" w:rsidRDefault="000D020B" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D020B">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13118C7F" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="000D020B" w:rsidRDefault="000D020B" w:rsidP="000D020B">
+          <w:p w14:paraId="13118C7F" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="006270E4" w:rsidRDefault="000D020B" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D020B">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2347AB3F" w14:textId="7208D044" w:rsidR="000D020B" w:rsidRPr="000D020B" w:rsidRDefault="00811A9A" w:rsidP="000D020B">
+          <w:p w14:paraId="2347AB3F" w14:textId="7208D044" w:rsidR="000D020B" w:rsidRPr="006270E4" w:rsidRDefault="00811A9A" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="000D020B" w:rsidRPr="000D020B">
+            <w:r w:rsidR="000D020B" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>(  )</w:t>
+              <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="000D020B" w:rsidRPr="000D020B">
+            <w:r w:rsidR="000D020B" w:rsidRPr="006270E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Úteis   </w:t>
+            </w:r>
+            <w:r w:rsidR="000D020B" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:r w:rsidR="000D020B" w:rsidRPr="000D020B">
+            <w:r w:rsidR="000D020B" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Corridos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D020B" w:rsidRPr="000D020B" w14:paraId="1C5ED695" w14:textId="77777777" w:rsidTr="007A232A">
+      <w:tr w:rsidR="000D020B" w:rsidRPr="006270E4" w14:paraId="1C5ED695" w14:textId="77777777" w:rsidTr="007A232A">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F2CDF7F" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="000D020B" w:rsidRDefault="000D020B" w:rsidP="000D020B">
+          <w:p w14:paraId="6F2CDF7F" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="006270E4" w:rsidRDefault="000D020B" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D020B">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2786EECB" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="000D020B" w:rsidRDefault="000D020B" w:rsidP="000D020B">
+          <w:p w14:paraId="2786EECB" w14:textId="77777777" w:rsidR="000D020B" w:rsidRPr="006270E4" w:rsidRDefault="000D020B" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D020B">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E83ABB2" w14:textId="610DC9C1" w:rsidR="000D020B" w:rsidRPr="000D020B" w:rsidRDefault="00811A9A" w:rsidP="000D020B">
+          <w:p w14:paraId="7E83ABB2" w14:textId="610DC9C1" w:rsidR="000D020B" w:rsidRPr="006270E4" w:rsidRDefault="00811A9A" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="000D020B" w:rsidRPr="000D020B">
+            <w:r w:rsidR="000D020B" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>(  )</w:t>
+              <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="000D020B" w:rsidRPr="000D020B">
+            <w:r w:rsidR="000D020B" w:rsidRPr="006270E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Úteis   </w:t>
+            </w:r>
+            <w:r w:rsidR="000D020B" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:r w:rsidR="000D020B" w:rsidRPr="000D020B">
+            <w:r w:rsidR="000D020B" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Corridos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68361F33" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="68361F33" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F65AFA" w14:textId="60C8873F" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00461589" w:rsidP="007A232A">
+    <w:p w14:paraId="65F65AFA" w14:textId="60C8873F" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00461589" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1380"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.2 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PRAZO(S) CONTADO A PARTIR DE</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370D1E3C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4DAF7A" w14:textId="1C7AE204" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1587"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00244819" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RECEBIMENTO DO EMPENHO PELO FORNECEDOR (</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regra geral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7851A053" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1417"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29359F3B" w14:textId="56636D27" w:rsidR="007A232A" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1587"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00244819" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00155788" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OUTRO</w:t>
+      </w:r>
+      <w:r w:rsidR="00461589" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informar:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00811A9A" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Inserir texto.]</w:t>
+      </w:r>
+      <w:r w:rsidR="006400EF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E809B84" w14:textId="271D1911" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="006400EF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1587"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ex.: Notificação pelo Contratante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8F9A52" w14:textId="092A7254" w:rsidR="00CF2CF4" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4375F8BE" w14:textId="5C802F3B" w:rsidR="00CF2CF4" w:rsidRPr="006270E4" w:rsidRDefault="00461589" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00512171">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PRAZO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+        <w:t xml:space="preserve">A.3 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(S) CONTADO A PARTIR DE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00811A9A">
+        <w:t>PRAZO PARA FINALIZAÇÃO TOTAL DOS SERVIÇOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SE HOUVER): </w:t>
+      </w:r>
+      <w:r w:rsidR="007A232A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Inserir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto</w:t>
+      </w:r>
+      <w:r w:rsidR="007A232A" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00811A9A" w:rsidRPr="00544A2C">
-[...11 lines deleted...]
-    <w:p w14:paraId="370D1E3C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou informar “Não se aplica”.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1246135B" w14:textId="77777777" w:rsidR="00CF2CF4" w:rsidRPr="006270E4" w:rsidRDefault="00CF2CF4" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:ind w:left="514"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...304 lines deleted...]
-    <w:p w14:paraId="4375F8BE" w14:textId="5C802F3B" w:rsidR="00CF2CF4" w:rsidRPr="00512171" w:rsidRDefault="00461589" w:rsidP="007A232A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FEC940" w14:textId="6A4433E7" w:rsidR="008A4374" w:rsidRPr="006270E4" w:rsidRDefault="00461589" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00512171">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.4 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A.3 - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00512171">
+        <w:t>ADMISSIBILIDADE DE PRORROGAÇÃO DO(S) PRAZO(S) DE EXECUÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PRAZO PARA FINALIZAÇÃO TOTAL DOS SERVIÇOS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00512171">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (SE HOUVER): </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A232A" w:rsidRPr="003B5CA4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4374" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A6BF85" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Inserir</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B5CA4">
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B5CA4">
-[...110 lines deleted...]
-    <w:p w14:paraId="5CAD3738" w14:textId="266F0D0A" w:rsidR="008A4374" w:rsidRDefault="008A4374" w:rsidP="007A232A">
+    </w:p>
+    <w:p w14:paraId="5CAD3738" w14:textId="266F0D0A" w:rsidR="008A4374" w:rsidRPr="006270E4" w:rsidRDefault="008A4374" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1587"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk172023405"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="005C1E15">
+      <w:bookmarkStart w:id="4" w:name="_Hlk172023405"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00244819">
+      <w:r w:rsidR="00244819" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C1E15">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - NÃO</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="2E6FDDD7" w14:textId="46E16DFC" w:rsidR="008A4374" w:rsidRPr="008F67D2" w:rsidRDefault="008A4374" w:rsidP="007A232A">
+        <w:t xml:space="preserve"> - NÃO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6FDDD7" w14:textId="46E16DFC" w:rsidR="008A4374" w:rsidRPr="006270E4" w:rsidRDefault="008A4374" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1587"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="005C1E15">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00244819">
+      <w:r w:rsidR="00244819" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C1E15">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> - SIM.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neste caso, somente será admissível o pedido formalizado pelo fornecedor antes do termo final do prazo de entrega consignado, mediante justificativa e respectiva comprovação de fato superveniente, aceito pela Instituição. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476CA7D8" w14:textId="77777777" w:rsidR="008A4374" w:rsidRPr="005C1E15" w:rsidRDefault="008A4374" w:rsidP="008A4374">
+    <w:p w14:paraId="476CA7D8" w14:textId="77777777" w:rsidR="008A4374" w:rsidRPr="006270E4" w:rsidRDefault="008A4374" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="448"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="451B9985" w14:textId="01365759" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="008A4374" w:rsidP="00244819">
+    <w:p w14:paraId="451B9985" w14:textId="01365759" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="008A4374" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> REGRAS (DEFINIDAS PELA UNIDADE SOLICITANTE): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDD5690" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5703BB89" w14:textId="49F9065A" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="008A4374" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFD737A" w14:textId="77777777" w:rsidR="008A4374" w:rsidRPr="006270E4" w:rsidRDefault="008A4374" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C79390" w14:textId="4618FC04" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="008A4374" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...130 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEFINIÇÕES CONSTANTES DO APENSO II - Especificações Técnicas Detalhadas</w:t>
       </w:r>
-      <w:r w:rsidR="00244819">
+      <w:r w:rsidR="00244819" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00880EFF">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (INCLUIR AO FINAL DO DOCUMENTO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3370C4" w14:textId="77777777" w:rsidR="008A4374" w:rsidRPr="00DD148A" w:rsidRDefault="008A4374" w:rsidP="00202F1E">
-      <w:pPr>
+    <w:p w14:paraId="6A3370C4" w14:textId="77777777" w:rsidR="008A4374" w:rsidRPr="006270E4" w:rsidRDefault="008A4374" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5074B874" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="5074B874" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002718E5" w14:paraId="509D4C13" w14:textId="77777777" w:rsidTr="002718E5">
+      <w:tr w:rsidR="002718E5" w:rsidRPr="006270E4" w14:paraId="509D4C13" w14:textId="77777777" w:rsidTr="002718E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="19724A69" w14:textId="2FA7C71E" w:rsidR="002718E5" w:rsidRPr="00CF2CF4" w:rsidRDefault="002718E5" w:rsidP="002718E5">
+          <w:p w14:paraId="19724A69" w14:textId="2FA7C71E" w:rsidR="002718E5" w:rsidRPr="006270E4" w:rsidRDefault="002718E5" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2CF4">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.5 REGRAS DE GARANTIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F8EDA4F" w14:textId="77777777" w:rsidR="00202F1E" w:rsidRDefault="00202F1E" w:rsidP="00202F1E">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0F8EDA4F" w14:textId="77777777" w:rsidR="00202F1E" w:rsidRPr="006270E4" w:rsidRDefault="00202F1E" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E43CFC7" w14:textId="0B30E08B" w:rsidR="00F21570" w:rsidRPr="006270E4" w:rsidRDefault="00F21570" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>3.5.1  REGRAS</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>3.5.1  REGRAS GERAIS:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GERAIS:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF2CF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F935BE" w14:textId="77777777" w:rsidR="00F21570" w:rsidRPr="006270E4" w:rsidRDefault="00F21570" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C91D4F2" w14:textId="3E18502E" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00CF2CF4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk172030485"/>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1C91D4F2" w14:textId="3E18502E" w:rsidR="00B178DF" w:rsidRDefault="00CF2CF4" w:rsidP="00244819">
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NÃO SE APLICA, POIS O CÓDIGO DE DEFESA DO CONSUMIDOR NÃO É APLICÁVEL AO OBJETO DA DISPENSA DE LICITAÇÃO E NÃO HÁ EXIGÊNCIA DE GARANTIA ACESSÓRIA</w:t>
+      </w:r>
+      <w:r w:rsidR="00202F1E" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B747CA" w14:textId="77777777" w:rsidR="00202F1E" w:rsidRPr="006270E4" w:rsidRDefault="00202F1E" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF0ED61" w14:textId="412205FE" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00CF2CF4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t xml:space="preserve"> GARANTIA </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LEGAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PARA TODOS OS ITENS, CONFORME PRAZOS E CONDIÇÕES DEFINIDOS NO CÓDIGO DE DEFESA DO CONSUMIDOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00202F1E" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CFA6A2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="471"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3EA50D" w14:textId="74E23FBF" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00CF2CF4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GARANTIA CONTRATADA (SERVIÇO ACESSÓRIO) PARA TODOS OS ITENS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B747CA" w14:textId="77777777" w:rsidR="00202F1E" w:rsidRPr="00DD148A" w:rsidRDefault="00202F1E" w:rsidP="00244819">
-[...114 lines deleted...]
-    <w:p w14:paraId="64CFA6A2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00CF2CF4">
+    <w:p w14:paraId="0D4ED0D2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="471"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...97 lines deleted...]
-    <w:p w14:paraId="23ADCDC0" w14:textId="3257ECC9" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00244819">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23ADCDC0" w14:textId="3257ECC9" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1303" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>JUSTIFICAR NECESSIDADE DE CONTRATAÇÃO DE GARANTIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2CF4">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2CF4">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inserir texto</w:t>
       </w:r>
-      <w:r w:rsidR="009F5930">
+      <w:r w:rsidR="009F5930" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> com a justificativa</w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5DBB00D6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00CF2CF4">
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBB00D6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="471"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E2D7301" w14:textId="7770ED02" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00CF2CF4" w:rsidP="00244819">
+    <w:p w14:paraId="3E2D7301" w14:textId="7770ED02" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00CF2CF4" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...26 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> HÍBRIDO (PARTE DOS ITENS COM GARANTIA LEGAL E PARTE DOS ITENS COM GARANTIA CONTRATADA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A1C374" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00244819">
+    <w:p w14:paraId="70A1C374" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="1020"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08D42E08" w14:textId="18E01A5D" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00244819">
+    <w:p w14:paraId="08D42E08" w14:textId="18E01A5D" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1303" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>JUSTIFICAR NECESSIDADE DE CONTRATAÇÃO DE GARANTIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir texto</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="4EF6AA2B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00244819">
+        <w:t>Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF6AA2B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1020"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67EB157A" w14:textId="66759B1C" w:rsidR="00B178DF" w:rsidRPr="00CF2CF4" w:rsidRDefault="00B178DF" w:rsidP="00244819">
-[...93 lines deleted...]
-    <w:p w14:paraId="40A3CBB4" w14:textId="4788FA0C" w:rsidR="00B178DF" w:rsidRPr="00244819" w:rsidRDefault="00B178DF" w:rsidP="00244819">
+    <w:p w14:paraId="67EB157A" w14:textId="66759B1C" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1777"/>
+        <w:ind w:left="1303" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00CF2CF4">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INDICAÇÃO DO(S) ITEM(NS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00CF2CF4">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CF2CF4">
+        <w:t>Indicar o número correspondente ao item na tabela do APENSO I</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Indicar os itens que terão garantia legal</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3FE1F2" w14:textId="77777777" w:rsidR="00244819" w:rsidRPr="00DD148A" w:rsidRDefault="00244819" w:rsidP="00244819">
+    <w:p w14:paraId="6CED7AF8" w14:textId="77777777" w:rsidR="00244819" w:rsidRPr="006270E4" w:rsidRDefault="00244819" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1777"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66CA7ED2" w14:textId="71305EB0" w:rsidR="00B178DF" w:rsidRPr="00CF2CF4" w:rsidRDefault="00B178DF" w:rsidP="00244819">
+    <w:p w14:paraId="40A3CBB4" w14:textId="4788FA0C" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1777"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GARANTIA LEGAL:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indicar os itens que terão garantia legal</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3FE1F2" w14:textId="77777777" w:rsidR="00244819" w:rsidRPr="006270E4" w:rsidRDefault="00244819" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1777"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CA7ED2" w14:textId="71305EB0" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1777"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GARANTIA CONTRATADA: </w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2CF4">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicar os itens que terão garantia contratada</w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489ECA84" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00CF2CF4">
+    <w:p w14:paraId="489ECA84" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="471"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8899CB" w14:textId="1A935CAF" w:rsidR="00244819" w:rsidRDefault="00CF2CF4" w:rsidP="00AB53E0">
+    <w:p w14:paraId="6F8899CB" w14:textId="1A935CAF" w:rsidR="00244819" w:rsidRPr="006270E4" w:rsidRDefault="00CF2CF4" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DEFINIÇÕES CONSTANTES DO APENSO II - Especificações Técnicas Detalhadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00244819" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (INCLUIR AO FINAL DO DOCUMENTO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="7A93241D" w14:textId="77777777" w:rsidR="00244819" w:rsidRPr="006270E4" w:rsidRDefault="00244819" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B966361" w14:textId="77777777" w:rsidR="00244819" w:rsidRPr="006270E4" w:rsidRDefault="00244819" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...90 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A84AEE" w14:textId="4CFC8CE4" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DE68CD">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>REGRAS DA GARANTIA CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DE68CD">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DE68CD">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(Somente</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="009F5930">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> para opções C ou D</w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="009F5930">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> do item 3.5.1</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DE68CD">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384F6148" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="384F6148" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5853D24F" w14:textId="1BBE2EA8" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00F21570" w:rsidP="00880EFF">
+    <w:p w14:paraId="5853D24F" w14:textId="1BBE2EA8" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00F21570" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.2.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EXECUTOR</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> DA GARANTIA</w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00544A2C">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B801A9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="22B801A9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08246586" w14:textId="2D3D3C20" w:rsidR="00B178DF" w:rsidRPr="00CF2CF4" w:rsidRDefault="00B178DF" w:rsidP="00FB131D">
+    <w:p w14:paraId="08246586" w14:textId="2D3D3C20" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk172030570"/>
-      <w:r w:rsidRPr="00DD148A">
+      <w:bookmarkStart w:id="6" w:name="_Hlk172030570"/>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...7 lines deleted...]
-          <w:kern w:val="1"/>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...6 lines deleted...]
-          <w:kern w:val="1"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t>CONTRATADO</w:t>
+      </w:r>
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CF2CF4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>CONTRATADO</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (REGRA GERAL)   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775770D6" w14:textId="72EC3C56" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00FB131D">
+    <w:p w14:paraId="775770D6" w14:textId="72EC3C56" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2CF4">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...7 lines deleted...]
-          <w:kern w:val="1"/>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ) </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00CF2CF4">
+        <w:t xml:space="preserve"> FABRICANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> FABRICANTE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00880EFF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (EXCEÇÃO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F6A0A8" w14:textId="77777777" w:rsidR="00244819" w:rsidRPr="00CF2CF4" w:rsidRDefault="00244819" w:rsidP="00244819">
+    <w:p w14:paraId="23F6A0A8" w14:textId="77777777" w:rsidR="00244819" w:rsidRPr="006270E4" w:rsidRDefault="00244819" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A454B7D" w14:textId="0C845373" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00244819">
+    <w:p w14:paraId="7A454B7D" w14:textId="0C845373" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1303" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00244819">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Justificar a exigência de garantia do </w:t>
       </w:r>
-      <w:r w:rsidRPr="00244819">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>fabricante</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009F5930" w:rsidRPr="00E709E2">
+      <w:r w:rsidR="009F5930" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="009F5930" w:rsidRPr="00E709E2">
+      <w:r w:rsidR="009F5930" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5930" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="4F6DF2D2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00315EFC">
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="4F6DF2D2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="1452"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4809383B" w14:textId="06D80EDE" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00F21570">
+    <w:p w14:paraId="4809383B" w14:textId="06D80EDE" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">Duração, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contado da data do recebimento dos serviços</w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00544A2C">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BF1663" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00315EFC">
+    <w:p w14:paraId="24BF1663" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="470"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51CA9D78" w14:textId="06DF4FC6" w:rsidR="00B178DF" w:rsidRPr="00CF2CF4" w:rsidRDefault="00B178DF" w:rsidP="00FB131D">
+    <w:p w14:paraId="51CA9D78" w14:textId="06DF4FC6" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk172030608"/>
-      <w:r w:rsidRPr="00CF2CF4">
+      <w:bookmarkStart w:id="7" w:name="_Hlk172030608"/>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...7 lines deleted...]
-          <w:kern w:val="1"/>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ) </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00CF2CF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00244819">
+        <w:t xml:space="preserve">______ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">______ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CF2CF4">
+        <w:t>DIAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00244819" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>DIAS</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AADBA3" w14:textId="77777777" w:rsidR="00244819" w:rsidRDefault="00B178DF" w:rsidP="00FB131D">
+    <w:p w14:paraId="04AADBA3" w14:textId="77777777" w:rsidR="00244819" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2CF4">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...7 lines deleted...]
-          <w:kern w:val="1"/>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ) </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00CF2CF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00244819" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00244819" w:rsidRPr="00244819">
+        <w:t xml:space="preserve">______ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">______ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CF2CF4">
+        <w:t>MESES</w:t>
+      </w:r>
+      <w:r w:rsidR="00244819" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>MESES</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3159C2FD" w14:textId="64860641" w:rsidR="009F5930" w:rsidRDefault="00B178DF" w:rsidP="00880EFF">
+    <w:p w14:paraId="3159C2FD" w14:textId="64860641" w:rsidR="009F5930" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2CF4">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CF2CF4" w:rsidRPr="00CF2CF4">
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...7 lines deleted...]
-          <w:kern w:val="1"/>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2CF4" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ) </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> GARANTIA PEDURARÁ CONTINUAMENTE DURANTE TODA A VIGÊNCIA CONTRATUAL (</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5930">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>SERVIÇOS CONTÍNUOS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2CF4">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2542144C" w14:textId="77777777" w:rsidR="009F5930" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00244819">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="2542144C" w14:textId="77777777" w:rsidR="009F5930" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1303" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk172030675"/>
-      <w:r w:rsidRPr="00244819">
+      <w:bookmarkStart w:id="8" w:name="_Hlk172030675"/>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Justificar prazo de duração definido:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009F5930" w:rsidRPr="00E709E2">
+      <w:r w:rsidR="009F5930" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="009F5930" w:rsidRPr="00E709E2">
+      <w:r w:rsidR="009F5930" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5930" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="3696EADB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="3696EADB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56BC9379" w14:textId="79D3F30B" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00C12197" w:rsidP="00C12197">
+    <w:p w14:paraId="56BC9379" w14:textId="79D3F30B" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00C12197" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.5.2.3 </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prazo máximo para resolução do chamado</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contado a partir da abertura pelo MPBA</w:t>
       </w:r>
-      <w:r w:rsidR="005176CD">
+      <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005176CD" w:rsidRPr="008B26D9">
+      <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B72607A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="1B72607A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47DFA31E" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="0079548F" w:rsidRDefault="005176CD" w:rsidP="00FB131D">
+    <w:p w14:paraId="47DFA31E" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FC0BE7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC0BE7">
+        <w:t xml:space="preserve">(   )  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>A -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HORAS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contagem – Escolher UMA opção</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>A -</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC0BE7">
-[...85 lines deleted...]
-      <w:r w:rsidRPr="0079548F">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Úteis             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0079548F">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0079548F">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="0079548F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corridos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698188B1" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="00FB131D">
+    <w:p w14:paraId="698188B1" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FC0BE7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC0BE7">
+        <w:t xml:space="preserve">(   )  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DIAS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Contagem – Escolher UMA opção</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>B -</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC0BE7">
-[...81 lines deleted...]
-      <w:r w:rsidRPr="0079548F">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Úteis             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>(   )</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079548F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Corridos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2965E37E" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="00FB131D">
+    <w:p w14:paraId="2965E37E" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FC0BE7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00FC0BE7">
+        <w:t xml:space="preserve">(   )  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>C -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC0BE7">
-[...13 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OUTRO (S).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC0BE7">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indicar:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00E709E2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E709E2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721FAAD6" w14:textId="77777777" w:rsidR="00DC5023" w:rsidRPr="00DD148A" w:rsidRDefault="00DC5023" w:rsidP="00421D4D">
+    <w:p w14:paraId="721FAAD6" w14:textId="77777777" w:rsidR="00DC5023" w:rsidRPr="006270E4" w:rsidRDefault="00DC5023" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="751521C3" w14:textId="2E4AD28C" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00C12197" w:rsidP="00C12197">
+    <w:p w14:paraId="751521C3" w14:textId="2E4AD28C" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00C12197" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="470"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.2.4 </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>forma de execução dO ATENDIMENTO</w:t>
       </w:r>
-      <w:r w:rsidR="005176CD">
+      <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="005176CD" w:rsidRPr="008F67D2">
+      <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005176CD" w:rsidRPr="008B26D9">
+      <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BD2961" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="46BD2961" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="601"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="013BF640" w14:textId="75B995C6" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="00FB131D">
+    <w:p w14:paraId="013BF640" w14:textId="75B995C6" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00FB131D">
+        <w:t xml:space="preserve">(   )  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00880EFF" w:rsidRPr="00FB131D">
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ASSISTÊNCIA SEDIADA </w:t>
       </w:r>
-      <w:r w:rsidR="00880EFF" w:rsidRPr="00FB131D">
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>NA ZONA URBANA OU METROPOLITANA DE SALVADOR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7462B05E" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="005176CD">
+    <w:p w14:paraId="7462B05E" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="601"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0914EC0E" w14:textId="16A8C018" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="00FB131D">
+    <w:p w14:paraId="0914EC0E" w14:textId="16A8C018" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...6 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">(   )  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ASSISTÊNCIA SEDIADA NO MUNICÍPIO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00E709E2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E709E2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inserir </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>Inserir nome do município</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nome do município</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B0954E" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="005176CD">
+    <w:p w14:paraId="02B0954E" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="601"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B5C7800" w14:textId="720ECFDE" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="00FB131D">
+    <w:p w14:paraId="4B5C7800" w14:textId="720ECFDE" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00FB131D">
+        <w:t xml:space="preserve">(   )  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>C -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00880EFF" w:rsidRPr="00FB131D">
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ASSISTÊNCIA SEDIADA EM LOCAL A CRITÉRIO DA CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3574675A" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="005176CD">
+    <w:p w14:paraId="3574675A" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="601"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DADBFE3" w14:textId="35F8424A" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="00FB131D">
+    <w:p w14:paraId="4DADBFE3" w14:textId="35F8424A" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00FB131D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(   )  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>D -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00880EFF" w:rsidRPr="00FB131D">
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ON SITE</w:t>
       </w:r>
-      <w:r w:rsidR="00880EFF" w:rsidRPr="00FB131D">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ISTO É, ASSISTÊNCIA PRESTADA DIRETAMENTE NA SEDE DO MPBA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(EXCEÇÃO). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Regras</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA7394A" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="005176CD">
+    <w:p w14:paraId="1DA7394A" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="601"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="334D8CD9" w14:textId="608FCEB8" w:rsidR="005176CD" w:rsidRDefault="005176CD" w:rsidP="00FB131D">
+    <w:p w14:paraId="334D8CD9" w14:textId="608FCEB8" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1587"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Os chamados para Assistência Técnica deverão ser atendidos no prazo máximo de </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00FB131D">
+      <w:r w:rsidR="00FB131D" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(_____)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> horas, contadas da notificação pelo MPBA;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76669D8D" w14:textId="77777777" w:rsidR="00880EFF" w:rsidRPr="008F67D2" w:rsidRDefault="00880EFF" w:rsidP="00880EFF">
+    <w:p w14:paraId="76669D8D" w14:textId="77777777" w:rsidR="00880EFF" w:rsidRPr="006270E4" w:rsidRDefault="00880EFF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1587"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="353C6AA6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00FB131D">
+    <w:p w14:paraId="353C6AA6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1587"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O executor da garantia (conforme acima indicado) arcará com todas as despesas decorrentes da reparação e/ou substituição de serviços/bens, a incluir o deslocamento de seus técnicos aos locais em que aqueles tenham sido executados (serviços) ou estiverem (bens), bem como pelo transporte para sua oficina, se necessário;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD95907" w14:textId="77777777" w:rsidR="00880EFF" w:rsidRPr="00880EFF" w:rsidRDefault="00880EFF" w:rsidP="00880EFF">
+    <w:p w14:paraId="0AD95907" w14:textId="77777777" w:rsidR="00880EFF" w:rsidRPr="006270E4" w:rsidRDefault="00880EFF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B1D4B42" w14:textId="4D9B4AFB" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FB131D">
+    <w:p w14:paraId="0B1D4B42" w14:textId="4D9B4AFB" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1587"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Justificativa para a garantia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> site</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="005176CD" w:rsidRPr="00E709E2">
+      <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="005176CD" w:rsidRPr="00E709E2">
+      <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDCE3C9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="7DDCE3C9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="237AB97F" w14:textId="65744025" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="00FB131D">
+    <w:p w14:paraId="237AB97F" w14:textId="65744025" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00FB131D">
+        <w:t>(   )  E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00880EFF" w:rsidRPr="00FB131D">
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OUTRA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Especificar:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB131D">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E709E2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E709E2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240E327E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="240E327E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="403DCF15" w14:textId="04FA4C0B" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00C12197" w:rsidP="007019E2">
+    <w:p w14:paraId="403DCF15" w14:textId="04FA4C0B" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00C12197" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="471"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.5.5.5</w:t>
       </w:r>
-      <w:r w:rsidR="00880EFF">
+      <w:r w:rsidR="00880EFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DETALHAMENTO DAS DEMAIS REGRAS DE EXECUÇÃO DA GARANTIA</w:t>
       </w:r>
-      <w:r w:rsidR="005176CD">
+      <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="005176CD">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(Se houver)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECBD966" w14:textId="77777777" w:rsidR="00010034" w:rsidRDefault="00010034" w:rsidP="00421D4D">
+    <w:p w14:paraId="7ECBD966" w14:textId="77777777" w:rsidR="00010034" w:rsidRPr="006270E4" w:rsidRDefault="00010034" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="459"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4747CCC2" w14:textId="5614221A" w:rsidR="00010034" w:rsidRPr="00E47C6F" w:rsidRDefault="00010034" w:rsidP="00010034">
+    <w:p w14:paraId="4747CCC2" w14:textId="5614221A" w:rsidR="00010034" w:rsidRPr="006270E4" w:rsidRDefault="00010034" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00E47C6F">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5023" w:rsidRPr="00FB131D">
+      <w:r w:rsidR="00DC5023" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E47C6F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NÃO SE APLICA</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="28870758" w14:textId="1FF18701" w:rsidR="00010034" w:rsidRDefault="00010034" w:rsidP="00010034">
+        <w:t xml:space="preserve"> NÃO SE APLICA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28870758" w14:textId="1FF18701" w:rsidR="00010034" w:rsidRPr="006270E4" w:rsidRDefault="00010034" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00E47C6F">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> B </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5023" w:rsidRPr="00FB131D">
+      <w:r w:rsidR="00DC5023" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E47C6F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> APLICA-SE, </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5023" w:rsidRPr="00E47C6F">
+      <w:r w:rsidR="00DC5023" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CONFORME DESCRITO ABAIXO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E47C6F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5353D511" w14:textId="77AED162" w:rsidR="00B178DF" w:rsidRDefault="00880EFF" w:rsidP="00F02B25">
+    <w:p w14:paraId="5353D511" w14:textId="77AED162" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00880EFF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A232A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Inserir</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>[Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00010034" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCC60FD" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00C12197">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2DCC60FD" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD50232" w14:textId="77777777" w:rsidR="00BA0DB0" w:rsidRPr="006270E4" w:rsidRDefault="00BA0DB0" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w14:paraId="4AA806F7" w14:textId="77777777" w:rsidTr="00DE68CD">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="4AA806F7" w14:textId="77777777" w:rsidTr="00DE68CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="70C18213" w14:textId="7DF2A8AA" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00DE68CD">
+          <w:p w14:paraId="70C18213" w14:textId="7DF2A8AA" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>POSSIBILIDADE OU NÃO DE SUBCONTRATAÇÃO</w:t>
             </w:r>
-            <w:r w:rsidR="005176CD">
+            <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="005176CD" w:rsidRPr="008B26D9">
+            <w:r w:rsidR="005176CD" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>(escolher UMA opção)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="790CE628" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00C12197">
-[...10 lines deleted...]
-    <w:p w14:paraId="7E47B41C" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="007019E2">
+    <w:p w14:paraId="790CE628" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E47B41C" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>A - VEDADA A SUBCONTRATAÇÃO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD59ACC" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A04B11" w14:textId="51758A15" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
-[...101 lines deleted...]
-          <w:lang w:bidi="hi-IN"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B - ADMITIDA A SUBCONTRATAÇÃO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PARCIAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOS SERVIÇOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0DB0" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, CONFORME REGRAS ABAIXO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-    <w:p w14:paraId="006CA58B" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="005176CD">
+    </w:p>
+    <w:p w14:paraId="006CA58B" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63177B38" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="001F42CB" w:rsidRDefault="005176CD" w:rsidP="007019E2">
+    <w:p w14:paraId="63177B38" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1587"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF3D8F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicar parcela(s) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF3D8F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>subcontratável</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF3D8F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eis):</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001F42CB">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Informar</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="16DEF641" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="008F67D2" w:rsidRDefault="005176CD" w:rsidP="007019E2">
+        <w:t>[Informar qual a parte do objeto pode ser subcontratada.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DEF641" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="1587"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0299D191" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="001F42CB" w:rsidRDefault="005176CD" w:rsidP="007019E2">
+    <w:p w14:paraId="0299D191" w14:textId="77777777" w:rsidR="005176CD" w:rsidRPr="006270E4" w:rsidRDefault="005176CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1587"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF3D8F">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicar regras/condições para subcontratação:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F42CB">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="010EBE72" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+        <w:t xml:space="preserve"> [Indicar regras que a empresa contratada e subcontratada deverá atender para que seja aceita a subcontratação.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010EBE72" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w14:paraId="4A7BE5F7" w14:textId="77777777" w:rsidTr="00DE68CD">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="4A7BE5F7" w14:textId="77777777" w:rsidTr="00DE68CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA7FC03" w14:textId="00431463" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00DE68CD">
+          <w:p w14:paraId="5FA7FC03" w14:textId="00431463" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.7 MODELO DE GESTÃO E FISCALIZAÇÃO CONTRATUAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="646CBB54" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00D55EBC">
-[...10 lines deleted...]
-    <w:p w14:paraId="1B6864AD" w14:textId="55071784" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="646CBB54" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6864AD" w14:textId="55071784" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.1 DAS DISPOSIÇÕES GERAIS</w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEAF96C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="0EEAF96C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676F5D07" w14:textId="24F38F56" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="676F5D07" w14:textId="24F38F56" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.1.1 Na forma das disposições estabelecidas na Lei Federal nº 14.133/2021 e na Lei Estadual/BA nº 14.634/2023, o </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">designará servidor(es), por meio de Portaria específica para tal fim, para a gestão e fiscalização da contratação, tendo poderes, entre outros, para notificar a </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sobre as irregularidades ou falhas que porventura venham a ser encontradas na execução deste instrumento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3650C99C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="3650C99C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54532702" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="54532702" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.1.2 Incumbe à gestão e à fiscalização, na medida de suas competências institucionais, acompanhar e verificar a perfeita execução da contratação, em todas as suas fases, competindo-lhe, primordialmente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150C608E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="150C608E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16E0DF7C" w14:textId="6A8D5948" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="16E0DF7C" w14:textId="6A8D5948" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.1.2.1 Acompanhar o cumprimento dos prazos de execução descritos neste instrumento, e determinar as providências necessárias à correção de falhas, irregularidades e/ou defeitos, sem prejuízos das sanções contratuais legais;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEA5EDB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="4BEA5EDB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7945C3FB" w14:textId="4955AE5F" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="7945C3FB" w14:textId="4955AE5F" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.1.2.2 Transmitir à </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as instruções, e comunicar alterações de prazos ou roteiros, quando for o caso;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047C7EE1" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="047C7EE1" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371C399B" w14:textId="21894384" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="7ED2BEAA">
+    <w:p w14:paraId="371C399B" w14:textId="21894384" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.1.2.3 Promover, com a presença da </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, a verificação dos serviços já efetuados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DACE2B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="50DACE2B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75241FCF" w14:textId="019D8E26" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="75241FCF" w14:textId="019D8E26" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.1.2.4 Esclarecer as dúvidas da </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, solicitando ao setor competente do </w:t>
       </w:r>
-      <w:r w:rsidR="00BA0DB0" w:rsidRPr="00BA0DB0">
+      <w:r w:rsidR="00BA0DB0" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, se necessário, parecer de especialistas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E54063" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="05E54063" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E0FA95F" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="002B25B2" w:rsidRDefault="00B178DF" w:rsidP="7CCE7705">
+    <w:p w14:paraId="4E0FA95F" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B25B2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.1.2.5 Manter anotação em registro próprio de todas as ocorrências relacionadas à execução do contrato, determinando o que for necessário para a regularização das faltas ou dos defeitos observados;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E179C7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="002B25B2" w:rsidRDefault="00B178DF" w:rsidP="7CCE7705">
+    <w:p w14:paraId="49E179C7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A09A015" w14:textId="7A0D76EF" w:rsidR="00B178DF" w:rsidRPr="002B25B2" w:rsidRDefault="00B178DF" w:rsidP="7CCE7705">
+    <w:p w14:paraId="6A09A015" w14:textId="7A0D76EF" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B25B2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.1.2.6 Informar aos seus superiores, em tempo hábil para a adoção das medidas convenientes, a situação que demandar decisão ou providência que ultrapasse sua competência (Lei Estadual/BA nº 14.634/2023; art. 12, §2º e Lei </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Federal </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B25B2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nº 14.133/2021, art. 117, § 2º).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4F28D6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="002B25B2" w:rsidRDefault="00B178DF" w:rsidP="7CCE7705">
+    <w:p w14:paraId="0E4F28D6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DDE601A" w14:textId="675DCD8B" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="0DDE601A" w14:textId="675DCD8B" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.1.3 A fiscalização, pelo </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, não desobriga a </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de sua responsabilidade quanto à perfeita execução do objeto contratual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27198E6D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="27198E6D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A79C24B" w14:textId="5DE72372" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="1A79C24B" w14:textId="5DE72372" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.1.3.1 A ausência de comunicação, por parte do </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sobre irregularidades ou falhas, não exime a </w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86" w:rsidRPr="000B6E86">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>das responsabilidades determinadas neste instrumento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1F70CA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="4C1F70CA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D36E267" w14:textId="62ECFB58" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="6D36E267" w14:textId="62ECFB58" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.1.4 O </w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86" w:rsidRPr="000B6E86">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>poderá recusar, sustar e/ou determinar o desfazimento/refazimento de serviços que não estejam sendo ou não tenham sido executados de acordo com as Normas Técnicas e/ou em conformidade com as condições deste instrumento, ou ainda que atentem contra a segurança de terceiros ou de bens.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D986E45" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="6D986E45" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BCB39CA" w14:textId="3981F5E9" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="0BCB39CA" w14:textId="3981F5E9" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.1.4.1 Qualquer serviço ou bem considerado não aceitável, no todo ou em parte, deverá ser refeito pela </w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86" w:rsidRPr="000B6E86">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, às suas expensas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E74C371" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="0E74C371" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307A7D59" w14:textId="7309F45F" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="307A7D59" w14:textId="7309F45F" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.1.4.2 A não aceitação de algum serviço ou bem, no todo ou em parte, não implicará na dilação do prazo de execução, salvo expressa concordância do </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66279B1E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="66279B1E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1876BB4C" w14:textId="2D59289D" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="1876BB4C" w14:textId="2D59289D" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.7.1.5 Para fins de fiscalização, o </w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86" w:rsidRPr="000B6E86">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRATANTE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">poderá solicitar à </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, a qualquer tempo, os documentos relacionados com a execução do presente instrumento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFC0D95" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="1DFC0D95" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69A1BEBB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00C62D61">
+    <w:p w14:paraId="69A1BEBB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.1.6 A gestão e a fiscalização contratual observarão, ainda, as normas e regulamentos internos do Ministério Público do Estado da Bahia disciplinadores da matéria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D876598" w14:textId="77777777" w:rsidR="00BF3D8F" w:rsidRDefault="00BF3D8F" w:rsidP="00C62D61">
+    <w:p w14:paraId="3D876598" w14:textId="77777777" w:rsidR="00BF3D8F" w:rsidRPr="006270E4" w:rsidRDefault="00BF3D8F" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D1EEF36" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="7D1EEF36" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="350BE204" w14:textId="0C1DF5C1" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="009B0C3E">
+    <w:p w14:paraId="350BE204" w14:textId="0C1DF5C1" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.2 DAS DISPOSIÇÕES ESPECÍFICAS RELATIVAS AO OBJETO CONTRATADO</w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="00BF3D8F">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="00BF3D8F">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E94702" w14:textId="77777777" w:rsidR="009B0C3E" w:rsidRPr="00DD148A" w:rsidRDefault="009B0C3E" w:rsidP="009B0C3E">
+    <w:p w14:paraId="05E94702" w14:textId="77777777" w:rsidR="009B0C3E" w:rsidRPr="006270E4" w:rsidRDefault="009B0C3E" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B258BCB" w14:textId="5129D051" w:rsidR="009B0C3E" w:rsidRPr="008F67D2" w:rsidRDefault="009B0C3E" w:rsidP="00924488">
+    <w:p w14:paraId="6B258BCB" w14:textId="5129D051" w:rsidR="009B0C3E" w:rsidRPr="006270E4" w:rsidRDefault="009B0C3E" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...64 lines deleted...]
-    <w:p w14:paraId="7842E5FC" w14:textId="0CAE5584" w:rsidR="009B0C3E" w:rsidRPr="00FD448D" w:rsidRDefault="009B0C3E" w:rsidP="00924488">
+        <w:t>A -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NÃO SE APLICA, SENDO APLICÁVEIS APENAS AS DISPOSIÇÕES GERAIS ELENCADAS NO ITEM 3.7.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A70E661" w14:textId="77777777" w:rsidR="009B0C3E" w:rsidRPr="006270E4" w:rsidRDefault="009B0C3E" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7842E5FC" w14:textId="0CAE5584" w:rsidR="009B0C3E" w:rsidRPr="006270E4" w:rsidRDefault="009B0C3E" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>B -</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="001F42CB">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DISPOSIÇÕES ESPECIFICAMENTE RELACIONADAS AO OBJETO CONTRATUAL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F42CB">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inserir texto</w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B6E86" w:rsidRPr="00FD448D">
+        <w:t xml:space="preserve"> com numeração iniciando em 3.7.2.1, vide nota abaixo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>com numeração iniciando em 3.7.2.1, vide nota abaixo</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB61A55" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="3EB61A55" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="557CCF09" w14:textId="3B604175" w:rsidR="009B0C3E" w:rsidRPr="007376A7" w:rsidRDefault="00FD448D" w:rsidP="00924488">
+    <w:p w14:paraId="557CCF09" w14:textId="3B604175" w:rsidR="009B0C3E" w:rsidRPr="006270E4" w:rsidRDefault="00FD448D" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007376A7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Obs</w:t>
       </w:r>
-      <w:r w:rsidR="00F02B25" w:rsidRPr="007376A7">
+      <w:r w:rsidR="00F02B25" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007376A7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="007376A7">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Caso haja pontos específicos a serem objeto de registro no contrato, relacionados à gestão e fiscalização contratual, devem os mesmos ser anotados pela unidade demandante, com numeração iniciando em 3.7.2.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554E7C38" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
-[...11 lines deleted...]
-    <w:p w14:paraId="3F005B91" w14:textId="5077E99F" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="554E7C38" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F005B91" w14:textId="5077E99F" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3 DAS INFRAÇÕES E SANÇÕES ADMINISTRATIVAS</w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC5A0BF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="0BC5A0BF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37B47569" w14:textId="4CB3E204" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="37B47569" w14:textId="4CB3E204" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.3.1 A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sujeitar-se-á às sanções administrativas previstas nas Lei Federal nº 14.133/2021 e </w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lei </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Estadual</w:t>
       </w:r>
-      <w:r w:rsidR="000B6E86">
+      <w:r w:rsidR="000B6E86" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/BA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nº 14.634/2023, as quais poderão vir a ser aplicadas após o prévio e devido processo administrativo, assegurando-lhe, sempre, o contraditório e a ampla defesa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21091590" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="21091590" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="748CF5AC" w14:textId="7FB8516A" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="748CF5AC" w14:textId="7FB8516A" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.3.2 Comete infração administrativa, nos termos da Lei </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Federal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nº 14.133/2021, a </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B0C3E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB9C8CF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="5EB9C8CF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18599AD2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="18599AD2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.2.1 Der causa à inexecução parcial do contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40953A2A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="40953A2A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E528DC" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="37E528DC" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.2.2 Der causa à inexecução parcial do contrato que cause grave dano à Administração ou ao funcionamento dos serviços públicos ou ao interesse coletivo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5D6453" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="6D5D6453" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32DEAD47" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="32DEAD47" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.2.3 Der causa à inexecução total do contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AA50A4" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="23AA50A4" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E460DE" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="57E460DE" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.2.4 Não manter a proposta, salvo em decorrência de fato superveniente devidamente justificado;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6514D0" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="6F6514D0" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13DC6C8C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="13DC6C8C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.2.5 Ensejar o retardamento da execução ou da entrega do objeto da contratação sem motivo justificado;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3CE971" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="0A3CE971" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DD43877" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="5DD43877" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.2.6 Apresentar documentação falsa ou prestar declaração falsa durante a execução do contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318711B6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="318711B6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25BF3CD9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="25BF3CD9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.2.7 Não celebrar o contrato ou não entregar a documentação exigida para a contratação, quando convocado dentro do prazo de validade de sua proposta;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348E207B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="348E207B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B80EBBF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="4B80EBBF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.2.8 Praticar ato fraudulento na execução do contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE0C8CB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="2BE0C8CB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6983D562" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="6983D562" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.2.9 Comportar-se de modo inidôneo ou cometer fraude de qualquer natureza;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019DEEF1" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="019DEEF1" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E43AF7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="22E43AF7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.2.10 Praticar ato lesivo previsto no art.5º da Lei nº 12.846, de 1º de agosto de 2013;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B6DE0A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EE22BB">
+    <w:p w14:paraId="28B6DE0A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A70EF7A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="006F7F57">
+    <w:p w14:paraId="0A70EF7A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.3 Serão aplicadas ao responsável pelas infrações administrativas acima descritas as seguintes sanções: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299FE23E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="006F7F57">
+    <w:p w14:paraId="299FE23E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="270" w:hanging="15"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B72838" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="006F7F57">
+    <w:p w14:paraId="75B72838" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.3.3.1 Advertência, quando a </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B0C3E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> der causa à inexecução parcial do contrato, sempre que não se justificar a imposição de penalidade mais grave (art. 156, §2º, da Lei Federal nº 14.133/2021); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8EDDAD" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="006F7F57">
+    <w:p w14:paraId="0E8EDDAD" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DAF251" w14:textId="5ADCCE3F" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="006F7F57">
+    <w:p w14:paraId="19DAF251" w14:textId="5ADCCE3F" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.3.3.2 Impedimento de licitar e contratar, quando praticadas as condutas descritas nos itens 3.7.3.2.2 a 3.7.3.2.4 acima, sempre que não se justificar a imposição de penalidade mais grave (art. 156, §4º, da Lei Federal </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nº </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>14.133/2021); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8ED74D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="006F7F57">
+    <w:p w14:paraId="7F8ED74D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E6A8EC" w14:textId="501E60D1" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C030B2">
+    <w:p w14:paraId="25E6A8EC" w14:textId="501E60D1" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="318"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.3.3.3 Declaração de inidoneidade para licitar e contratar, quando praticadas as condutas descritas nos itens 3.7.3.2.5 a 3.7.3.2.10, acima, bem como nas alíneas 3.7.3.2.2 a 3.7.3.2.4, que justifiquem a imposição de penalidade mais grave (art. 156, §5º, da Lei Federal nº 14.133/</w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>21); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE3E176" w14:textId="77777777" w:rsidR="00924488" w:rsidRDefault="00924488" w:rsidP="00EE22BB">
+    <w:p w14:paraId="0DE3E176" w14:textId="77777777" w:rsidR="00924488" w:rsidRPr="006270E4" w:rsidRDefault="00924488" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72B24873" w14:textId="77777777" w:rsidR="00924488" w:rsidRPr="00DD148A" w:rsidRDefault="00924488" w:rsidP="00EE22BB">
+    <w:p w14:paraId="72B24873" w14:textId="77777777" w:rsidR="00924488" w:rsidRPr="006270E4" w:rsidRDefault="00924488" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17FEB183" w14:textId="6DB033EA" w:rsidR="00B178DF" w:rsidRPr="009B0C3E" w:rsidRDefault="00B178DF" w:rsidP="004A2E6A">
+    <w:p w14:paraId="17FEB183" w14:textId="6DB033EA" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.7.4 DAS MULTAS</w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="006035B4">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ECA417" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
-[...11 lines deleted...]
-    <w:p w14:paraId="44628445" w14:textId="6F41D1CE" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="009B0C3E" w:rsidP="00924488">
+    <w:p w14:paraId="20ECA417" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44628445" w14:textId="6F41D1CE" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="009B0C3E" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+        <w:t>A -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> APLICAM-SE AS DISPOSIÇÕES ABAIXO ELENCADAS: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12792369" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="12792369" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C502C8A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="4C502C8A" w14:textId="69365E64" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...8 lines deleted...]
-    <w:p w14:paraId="3AC98938" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+      <w:r w:rsidRPr="038AEE4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.7.4.1 Moratória de 0,5% (meio por cento) por dia de atraso injustificado sobre o valor da parcela inadimplida</w:t>
+      </w:r>
+      <w:r w:rsidR="2DBB00CA" w:rsidRPr="038AEE4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC98938" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60A1F013" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="60A1F013" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7.4.2 Compensatória de 20% (vinte por cento) sobre o valor total do contrato, para as infrações a seguir descritas: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F83F4B9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="3F83F4B9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="445045A8" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="445045A8" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.2.1 Apresentar documentação falsa ou prestar declaração falsa durante a execução do contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568D1FD0" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="568D1FD0" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F0A49F9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="7F0A49F9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.2.2 Não celebrar o contrato ou não entregar a documentação exigida para a contratação, quando convocado dentro do prazo de validade de sua proposta;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C4C660" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="48C4C660" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FFB2086" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="3FFB2086" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.2.3 Praticar ato fraudulento na execução do contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201B91BE" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="201B91BE" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CB2F06D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="5CB2F06D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.2.4 Comportar-se de modo inidôneo ou cometer fraude de qualquer natureza;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BE6D99" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="57BE6D99" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F7F64EB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="3F7F64EB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="992" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.2.5 Praticar ato lesivo previsto no art.5º da Lei nº 12.846, de 1º de agosto de 2013;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154F5926" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="154F5926" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="201BCF1D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="000F4FD1">
+    <w:p w14:paraId="201BCF1D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.3 Compensatória de 30% (trinta por cento) sobre o valor total do contrato, para as infrações baixo descritas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E549E0" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="65E549E0" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447E5530" w14:textId="77777777" w:rsidR="000F4FD1" w:rsidRDefault="00B178DF" w:rsidP="000F4FD1">
+    <w:p w14:paraId="447E5530" w14:textId="77777777" w:rsidR="000F4FD1" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="992" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.3.1 Der causa à inexecução total do contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A874D3" w14:textId="77777777" w:rsidR="000F4FD1" w:rsidRDefault="000F4FD1" w:rsidP="000F4FD1">
+    <w:p w14:paraId="61A874D3" w14:textId="77777777" w:rsidR="000F4FD1" w:rsidRPr="006270E4" w:rsidRDefault="000F4FD1" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="992" w:firstLine="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E943C0F" w14:textId="3D96EA54" w:rsidR="00B178DF" w:rsidRPr="000F4FD1" w:rsidRDefault="00B178DF" w:rsidP="000F4FD1">
+    <w:p w14:paraId="5E943C0F" w14:textId="3D96EA54" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1418" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.3.2 Não manter a proposta, salvo em decorrência de fato superveniente devidamente</w:t>
       </w:r>
-      <w:r w:rsidR="000F4FD1">
+      <w:r w:rsidR="000F4FD1" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>justificado;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D0F1A6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="77D0F1A6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3978E039" w14:textId="77777777" w:rsidR="00924488" w:rsidRDefault="00B178DF" w:rsidP="000F4FD1">
+    <w:p w14:paraId="3978E039" w14:textId="77777777" w:rsidR="00924488" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="709" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.4 Para as infrações abaixo dispostas, a multa será de 10% (dez por cento) sobre o valor total do contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7D06BE" w14:textId="77777777" w:rsidR="00924488" w:rsidRDefault="00924488" w:rsidP="00924488">
+    <w:p w14:paraId="1B7D06BE" w14:textId="77777777" w:rsidR="00924488" w:rsidRPr="006270E4" w:rsidRDefault="00924488" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7494175F" w14:textId="6D3EC0F2" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="7494175F" w14:textId="6D3EC0F2" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.4.1 Der causa à inexecução parcial do contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70517FE2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="70517FE2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A4025B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="01A4025B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.4.2 Der causa à inexecução parcial do contrato que cause grave dano à Administração ou ao funcionamento dos serviços públicos ou ao interesse coletivo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFB1D47" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="0BFB1D47" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B9ED375" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="605A9A13" w14:textId="1B5FC17C" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="009B0C3E" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DISPOSIÇÕES ESPECÍFICAS</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4FD1" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02B25" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>REENCHER, CONFORME O CASO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED5BB00" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744EB1CE" w14:textId="3E219C8C" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="038AEE4C">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="038AEE4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7.4.1 Moratória de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="038AEE4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xxx % (xxxx por cento) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="038AEE4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>por dia de atraso injustificado sobre o valor da parcela inadimplida</w:t>
+      </w:r>
+      <w:r w:rsidR="738BA9DE" w:rsidRPr="038AEE4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A60595" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D30EF89" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7.4.2 Compensatória de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> % (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por cento) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sobre o valor total do contrato, para as infrações a seguir descritas: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29621C69" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E8A01E" w14:textId="36919C26" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...71 lines deleted...]
-          <w:lang w:bidi="hi-IN"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.7.4.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00127982" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apresentar documentação falsa ou prestar declaração falsa durante a execução do contrato;</w:t>
+      </w:r>
+      <w:r w:rsidR="00924488" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...251 lines deleted...]
-    <w:p w14:paraId="33E8A01E" w14:textId="36919C26" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    </w:p>
+    <w:p w14:paraId="7E536CAC" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617CF127" w14:textId="2405418B" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.7.4.2.</w:t>
       </w:r>
-      <w:r w:rsidR="00127982">
-[...24 lines deleted...]
-    <w:p w14:paraId="7E536CAC" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00D430D3">
+      <w:r w:rsidR="00127982" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não celebrar o contrato ou não entregar a documentação exigida para a contratação, quando convocado dentro do prazo de validade de sua proposta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113C49F3" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="617CF127" w14:textId="2405418B" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+    <w:p w14:paraId="50EDAE84" w14:textId="19B5088D" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.2.</w:t>
       </w:r>
-      <w:r w:rsidR="00127982">
-[...29 lines deleted...]
-    <w:p w14:paraId="50EDAE84" w14:textId="19B5088D" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+      <w:r w:rsidR="00127982" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Praticar ato fraudulento na execução do contrato;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494CE37B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="494CE37B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BFC43F" w14:textId="4E0B41A0" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="25BFC43F" w14:textId="4E0B41A0" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.7.4.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00127982" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comportar-se de modo inidôneo ou cometer fraude de qualquer natureza;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D86134" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3015EA33" w14:textId="0310CCE8" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.2.</w:t>
       </w:r>
-      <w:r w:rsidR="00127982">
-[...29 lines deleted...]
-    <w:p w14:paraId="3015EA33" w14:textId="0310CCE8" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00924488">
+      <w:r w:rsidR="00127982" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Praticar ato lesivo previsto no art.5º da Lei nº 12.846, de 1º de agosto de 2013;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C665FE" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D439557" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7.4.3 Compensatória de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> % (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por cento) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sobre o valor total do contrato, para as infrações baixo descritas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C5232B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E2E623" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...123 lines deleted...]
-    <w:p w14:paraId="39E2E623" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EA612E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.7.4.3.1 Der causa à inexecução total do contrato;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A3AB6C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...8 lines deleted...]
-    <w:p w14:paraId="50A3AB6C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EA612E">
+    </w:p>
+    <w:p w14:paraId="31F43EDA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="31F43EDA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EA612E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.7.4.3.2 Não manter a proposta, salvo em decorrência de fato superveniente devidamente justificado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021C0B43" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E8C98F" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7.4.4 Para as infrações abaixo dispostas, a multa será de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>% (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por cento) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sobre o valor total do contrato;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6589199D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A88260" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...109 lines deleted...]
-    <w:p w14:paraId="57A88260" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EA612E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.7.4.4.1 Der causa à inexecução parcial do contrato;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769E926F" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...8 lines deleted...]
-    <w:p w14:paraId="769E926F" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EA612E">
+    </w:p>
+    <w:p w14:paraId="3C64AC4D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.7.4.4.2 Der causa à inexecução parcial do contrato que cause grave dano à Administração ou ao funcionamento dos serviços públicos ou ao interesse coletivo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D32E919" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00EA612E">
-[...35 lines deleted...]
-    <w:p w14:paraId="284E21C8" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00D430D3">
+    <w:p w14:paraId="284E21C8" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71DC0218" w14:textId="30E12B59" w:rsidR="009B0C3E" w:rsidRPr="00272551" w:rsidRDefault="00127982" w:rsidP="000F4FD1">
+    <w:p w14:paraId="71DC0218" w14:textId="30E12B59" w:rsidR="009B0C3E" w:rsidRPr="006270E4" w:rsidRDefault="00127982" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272551">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obs</w:t>
       </w:r>
-      <w:r w:rsidR="00F02B25" w:rsidRPr="00272551">
+      <w:r w:rsidR="00F02B25" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009B0C3E" w:rsidRPr="00272551">
+      <w:r w:rsidR="009B0C3E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: As multas não podem ser inferiores a 0,5% e nem superiores a 30% do valor global da contratação, nos termos do artigo 162 e seguintes da Lei Federal nº 14.133/2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789E742E" w14:textId="77777777" w:rsidR="009B0C3E" w:rsidRPr="00DD148A" w:rsidRDefault="009B0C3E" w:rsidP="00A51071">
+    <w:p w14:paraId="789E742E" w14:textId="77777777" w:rsidR="009B0C3E" w:rsidRPr="006270E4" w:rsidRDefault="009B0C3E" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284" w:hanging="111"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24D759D1" w14:textId="77777777" w:rsidR="00F02B25" w:rsidRPr="00DD148A" w:rsidRDefault="00F02B25" w:rsidP="00A51071">
+    <w:p w14:paraId="24D759D1" w14:textId="77777777" w:rsidR="00F02B25" w:rsidRPr="006270E4" w:rsidRDefault="00F02B25" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284" w:hanging="111"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w14:paraId="7CF000F0" w14:textId="77777777" w:rsidTr="00DE68CD">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="7CF000F0" w14:textId="77777777" w:rsidTr="00DE68CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="728BEC2A" w14:textId="295E8EEC" w:rsidR="00DE68CD" w:rsidRPr="009B0C3E" w:rsidRDefault="00DE68CD" w:rsidP="00DE68CD">
+          <w:p w14:paraId="728BEC2A" w14:textId="295E8EEC" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B0C3E">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.8 CONDIÇÕES DE RECEBIMENTO DO OBJETO (PARA FINS DE FATURAMENTO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54F0BFD9" w14:textId="77777777" w:rsidR="002B25B2" w:rsidRDefault="002B25B2" w:rsidP="00421D4D">
-[...11 lines deleted...]
-    <w:p w14:paraId="5A59D5A0" w14:textId="4F773EA8" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="009F5BA7">
+    <w:p w14:paraId="54F0BFD9" w14:textId="77777777" w:rsidR="002B25B2" w:rsidRPr="006270E4" w:rsidRDefault="002B25B2" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A59D5A0" w14:textId="4F773EA8" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.8.1 PRAZO PARA RECEBIMENTO PROVISÓRIO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272551">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272551">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dias</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272551">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> corridos </w:t>
       </w:r>
-      <w:r w:rsidR="0061345B" w:rsidRPr="00272551">
+      <w:r w:rsidR="0061345B" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(regra geral), contados:</w:t>
       </w:r>
-      <w:r w:rsidR="0061345B">
+      <w:r w:rsidR="0061345B" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0061345B" w:rsidRPr="0061345B">
+      <w:r w:rsidR="0061345B" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436541DA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="436541DA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="311"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E9C2329" w14:textId="4922E760" w:rsidR="00B178DF" w:rsidRPr="0061345B" w:rsidRDefault="0061345B" w:rsidP="008B450C">
+    <w:p w14:paraId="1E9C2329" w14:textId="4922E760" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="0061345B" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>A -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0061345B">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DA FINALIZAÇÃO DOS SERVIÇOS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FDA300" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="008B450C">
+    <w:p w14:paraId="66FDA300" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B631F4D" w14:textId="7BC9D427" w:rsidR="00B178DF" w:rsidRPr="0061345B" w:rsidRDefault="0061345B" w:rsidP="008B450C">
+    <w:p w14:paraId="2B631F4D" w14:textId="768462C6" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="0061345B" w:rsidP="4E872931">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0061345B">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0061345B">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0061345B">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>B -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0061345B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0061345B">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DA ENTREGA DA FATURA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E872931">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B4A0D2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="008B450C">
+    <w:p w14:paraId="14B4A0D2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="708A5594" w14:textId="1C19665C" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="0061345B" w:rsidP="008B450C">
+    <w:p w14:paraId="708A5594" w14:textId="1C19665C" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="0061345B" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">C </w:t>
       </w:r>
-      <w:r w:rsidR="000F4FD1" w:rsidRPr="0061345B">
+      <w:r w:rsidR="000F4FD1" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0061345B">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OUTRO</w:t>
       </w:r>
-      <w:r w:rsidR="000F4FD1">
+      <w:r w:rsidR="000F4FD1" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00272551">
+      <w:r w:rsidR="00272551" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicar</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0061345B">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001F42CB">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F42CB">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="0601FEF0" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+        <w:t>Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0601FEF0" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="351"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="159DED85" w14:textId="749D7B38" w:rsidR="00B178DF" w:rsidRPr="008B450C" w:rsidRDefault="00C76034" w:rsidP="00C76034">
+    <w:p w14:paraId="159DED85" w14:textId="749D7B38" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00C76034" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obs</w:t>
       </w:r>
-      <w:r w:rsidR="00F02B25">
+      <w:r w:rsidR="00F02B25" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="006035B4">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="008B450C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obrigatório a indicação de pelo menos 01 (um) dia. Não cabe a expressão “Não se aplica”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CCA4F2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+    <w:p w14:paraId="32CCA4F2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A15A064" w14:textId="7B063F62" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.8.2 PRAZO PARA RECEBIMENTO DEFINITIVO:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00630137">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidRPr="00630137">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dias</w:t>
       </w:r>
-      <w:r w:rsidRPr="00630137">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00630137">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>orridos, contados do recebimento provisório.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5D426A" w14:textId="77777777" w:rsidR="009931A7" w:rsidRPr="00DD148A" w:rsidRDefault="009931A7" w:rsidP="002424CE">
-[...9 lines deleted...]
-    <w:p w14:paraId="0E972C09" w14:textId="1CA00885" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="4C5D426A" w14:textId="77777777" w:rsidR="009931A7" w:rsidRPr="006270E4" w:rsidRDefault="009931A7" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E972C09" w14:textId="1CA00885" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.8.3 PRAZO PARA ADEQUAÇÃO OU SUBSTITUIÇÃO DE SERVIÇO(S) REJEITADO(S)</w:t>
       </w:r>
-      <w:r w:rsidR="0061345B">
+      <w:r w:rsidR="0061345B" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="00F27A44">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58811316" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="58811316" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AAE214E" w14:textId="77777777" w:rsidR="008B450C" w:rsidRPr="008F67D2" w:rsidRDefault="008B450C" w:rsidP="008B450C">
+    <w:p w14:paraId="4AAE214E" w14:textId="77777777" w:rsidR="008B450C" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk172032128"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+      <w:bookmarkStart w:id="9" w:name="_Hlk172032128"/>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>A -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NÃO SE APLICA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1540818F" w14:textId="77777777" w:rsidR="008B450C" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B704B8" w14:textId="5A05DFC1" w:rsidR="008B450C" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:r w:rsidR="00155788" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PRAZO: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E48446D" w14:textId="3C3FBAD4" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...105 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7575CCCE" w14:textId="2F3B74C8" w:rsidR="00B178DF" w:rsidRDefault="008B450C" w:rsidP="008B450C">
+    <w:p w14:paraId="7575CCCE" w14:textId="2F3B74C8" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1020"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>B.1  –</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="008B450C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="008B450C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>HORAS.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="008B450C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contagem</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="008B450C">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">scolher </w:t>
       </w:r>
-      <w:r w:rsidRPr="00717D5F">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UMA </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opção</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="008B450C">
-[...62 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="008B450C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Úteis     (   )</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="008B450C">
-[...20 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="008B450C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corridos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3952C3" w14:textId="47A554E1" w:rsidR="008B450C" w:rsidRDefault="008B450C" w:rsidP="008B450C">
+    <w:p w14:paraId="7C3952C3" w14:textId="47A554E1" w:rsidR="008B450C" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1020"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>B.</w:t>
-[...6 lines deleted...]
-          <w:kern w:val="1"/>
+        <w:t>B.2  –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>2  –</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B450C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DIAS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Contagem: (escolher UMA opção</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B450C">
-[...64 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Úteis     (   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B450C">
-[...94 lines deleted...]
-      <w:r w:rsidRPr="008B450C">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Corridos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E94CCB" w14:textId="4B98300E" w:rsidR="008B450C" w:rsidRDefault="008B450C" w:rsidP="008B450C">
+    <w:p w14:paraId="14E94CCB" w14:textId="4B98300E" w:rsidR="008B450C" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1020"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>B.</w:t>
-[...6 lines deleted...]
-          <w:kern w:val="1"/>
+        <w:t>B.3  –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>3  –</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B450C">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B450C">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OUTRO (S). Indicar:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008B450C">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B450C">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:t>Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="4856FBB3" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C02D5F2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.8.4 DEMAIS REGRAMENTOS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D68F8A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="23D68F8A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="794D66D0" w14:textId="5BA09A5B" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="794D66D0" w14:textId="5BA09A5B" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.8.4.1 O </w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="008B450C">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rejeitará, no todo ou em parte, o objeto contratual em desacordo com as condições pactuadas, podendo, entretanto, se lhe convier, decidir pelo recebimento, neste caso com as deduções cabíveis;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296E36EB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="296E36EB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="043DAADE" w14:textId="4F14B048" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="043DAADE" w14:textId="4F14B048" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.8.4.2 Os serviços poderão ser rejeitados, no todo ou em parte, quando em desacordo com as especificações constantes neste instrumento, devendo ser corrigidos/refeitos/substituídos nos prazos definidos neste instrumento, a contar da notificação da </w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="008B450C">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, às suas custas, sem prejuízo da aplicação das penalidades;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD0C3CA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="4CD0C3CA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FF3FE9C" w14:textId="2220CFB3" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="7FF3FE9C" w14:textId="2220CFB3" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.8.4.3 Eventual instabilidade na prestação do serviço deverá ser suprida no prazo máximo do item 3.8.3 assegurado à </w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="008B450C">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a possibilidade de adoção de eventual solução alternativa, neste prazo, a fim de segurar a continuidade da prestação do serviço;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7BABE5" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="4E7BABE5" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="797E4887" w14:textId="4DBE66F9" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="797E4887" w14:textId="4DBE66F9" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.8.4.4 Em caso de recusa, no todo ou em parte, do objeto contratado, fica a </w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="008B450C">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>obrigada a reparar, corrigir, remover, reconstruir ou substituir, às suas expensas, no todo ou em parte, o objeto em que se verificarem vícios, defeitos ou incorreções resultantes da execução ou materiais empregados, cabendo à fiscalização não atestar o recebimento dos serviços até que sejam sanadas todas as eventuais pendências que possam vir a ser apontadas no Recebimento Provisório;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB16929" w14:textId="344FFB8E" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="7CB16929" w14:textId="344FFB8E" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.8.4.5 O recebimento definitivo do objeto deste instrumento será concretizado depois de adotados, pelo </w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="008B450C">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, todos os procedimentos cabíveis do art. 140 da Lei Federal nº 14.133/2021 e, no que couber, da Lei Estadual de nº 14.634/</w:t>
       </w:r>
-      <w:r w:rsidR="008B450C">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>23, devendo ocorrer nos prazos definidos neste instrumento;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1C4F7E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="3D1C4F7E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02226985" w14:textId="55B2294A" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="02226985" w14:textId="55B2294A" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.8.4.6 O aceite ou aprovação do objeto pelo </w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="008B450C">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">não exclui a responsabilidade da </w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="008B450C">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">por vícios, defeitos ou disparidades com as especificações estabelecidas neste instrumento e no processo de Dispensa de Licitação que o originou, verificadas posteriormente, garantindo-se ao </w:t>
       </w:r>
-      <w:r w:rsidR="009931A7" w:rsidRPr="009931A7">
+      <w:r w:rsidR="009931A7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, inclusive, as faculdades previstas na Lei Federal n.º 10.078/90 – Código de Defesa do Consumidor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F202189" w14:textId="77777777" w:rsidR="008B450C" w:rsidRDefault="008B450C" w:rsidP="00421D4D">
+    <w:p w14:paraId="3F202189" w14:textId="77777777" w:rsidR="008B450C" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BB47B3F" w14:textId="77777777" w:rsidR="008B450C" w:rsidRPr="00DD148A" w:rsidRDefault="008B450C" w:rsidP="008B450C">
+    <w:p w14:paraId="2BB47B3F" w14:textId="77777777" w:rsidR="008B450C" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284" w:hanging="111"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B450C" w14:paraId="1317E4E5" w14:textId="77777777" w:rsidTr="00DB294C">
+      <w:tr w:rsidR="008B450C" w:rsidRPr="006270E4" w14:paraId="1317E4E5" w14:textId="77777777" w:rsidTr="00DB294C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="45E8E7F8" w14:textId="3F0E06E5" w:rsidR="008B450C" w:rsidRPr="009B0C3E" w:rsidRDefault="008B450C" w:rsidP="00DB294C">
+          <w:p w14:paraId="45E8E7F8" w14:textId="3F0E06E5" w:rsidR="008B450C" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B0C3E">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3.</w:t>
-[...23 lines deleted...]
-              <w:t>DOS PREÇOS</w:t>
+              <w:t>3.9 DOS PREÇOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50F525BC" w14:textId="77777777" w:rsidR="008B450C" w:rsidRDefault="008B450C" w:rsidP="00421D4D">
+    <w:p w14:paraId="50F525BC" w14:textId="77777777" w:rsidR="008B450C" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F74DF4D" w14:textId="27C6C625" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="2F74DF4D" w14:textId="27C6C625" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>3.9.1 ABRANGÊNCIA</w:t>
       </w:r>
-      <w:r w:rsidR="008B450C">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B450C" w:rsidRPr="00F27A44">
+      <w:r w:rsidR="008B450C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A74911" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
-[...10 lines deleted...]
-    <w:p w14:paraId="2B299F98" w14:textId="72AC36BD" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="008B450C" w:rsidP="008B450C">
+    <w:p w14:paraId="31A74911" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B299F98" w14:textId="72AC36BD" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="008B450C" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+        <w:t xml:space="preserve">A - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>OS PREÇOS CONTRATADOS ENGLOBAM TODOS E QUAISQUER CUSTOS NECESSÁRIOS AO FIEL CUMPRIMENTO DA CONTRATAÇÃO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DC5D29" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="76DC5D29" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="36"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EEEF104" w14:textId="60CAF352" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="009931A7" w:rsidP="00EA612E">
+    <w:p w14:paraId="7EEEF104" w14:textId="60CAF352" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="009931A7" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F02B25">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>A.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C76034">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Englobam, exemplificativamente, todos os custos relativos a remunerações, encargos sociais, previdenciários e trabalhistas de todo o pessoal designado pelo fornecedor para a execução do objeto, transportes de qualquer natureza, depreciação, aluguéis, administração, tributos e emolumentos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA121DD" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="008B450C">
+    <w:p w14:paraId="2FA121DD" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1417"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="539CD50E" w14:textId="4CD29E7B" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="009931A7" w:rsidP="00EA612E">
+    <w:p w14:paraId="539CD50E" w14:textId="4CD29E7B" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="009931A7" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1377" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F02B25">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C76034">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C76034">
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Demais regramentos (se houver):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A232A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Inserir</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">[Inserir texto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ou informar “Não se aplica”.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FF7270" w14:textId="77777777" w:rsidR="00091D23" w:rsidRPr="006270E4" w:rsidRDefault="00091D23" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D88EE72" w14:textId="20D06A84" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="009D6700" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ITENS OU CUSTOS NÃO INCLUSOS NOS PREÇOS PACTUADOS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000C55CD" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nserir texto, caso cabível.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071BBD50" w14:textId="77777777" w:rsidR="00C76034" w:rsidRPr="006270E4" w:rsidRDefault="00C76034" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E7EA67" w14:textId="314F5823" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.9.2 CRITÉRIOS PARA DEFINIÇÃO DOS PREÇOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06929" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06929" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4786ACD2" w14:textId="77777777" w:rsidR="00E06929" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C10C80" w14:textId="21740D86" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>A -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VALOR MENSAL FIXO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77096CCE" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78464DE6" w14:textId="79120550" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>VALOR UNITÁRIO POR SERVIÇOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C277015" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395555EC" w14:textId="684D6B1C" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>C -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VALOR GLOBAL CONTRATADO, </w:t>
+      </w:r>
+      <w:r w:rsidR="009931A7" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>RELATIVO À COMPLETA EXECUÇÃO DOS SERVIÇOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CE0159" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C33252F" w14:textId="43919224" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A232A">
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D </w:t>
+      </w:r>
+      <w:r w:rsidR="009931A7" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OUTRO</w:t>
+      </w:r>
+      <w:r w:rsidR="009931A7" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Indicar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...529 lines deleted...]
-        <w:ind w:left="680"/>
+        <w:t>Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...139 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01266F9E" w14:textId="76446807" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680" w:firstLine="313"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ex.: O</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s preços foram definidos com base no m²</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E06929">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="2D529B06" w14:textId="77777777" w:rsidR="00E06929" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C55CD">
-[...43 lines deleted...]
-        <w:jc w:val="center"/>
+    </w:p>
+    <w:p w14:paraId="3A94B779" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w14:paraId="155C75B7" w14:textId="77777777" w:rsidTr="00DE68CD">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="155C75B7" w14:textId="77777777" w:rsidTr="00DE68CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="37FD8ECF" w14:textId="77D6B117" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00DE68CD">
+          <w:p w14:paraId="37FD8ECF" w14:textId="77D6B117" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E06929">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.10 REGRAS DE FATURAMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EB60DF7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="5EB60DF7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:strike/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09429513" w14:textId="69AAC0D8" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="09429513" w14:textId="69AAC0D8" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>3.10.1 PERIODICIDADE DE FATURAMENTO(S)</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5487">
+      <w:r w:rsidR="00BF5487" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00BF5487" w:rsidRPr="00F27A44">
+      <w:r w:rsidR="00BF5487" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5DB34C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
-[...10 lines deleted...]
-    <w:p w14:paraId="3A7BF866" w14:textId="09175768" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00E06929" w:rsidP="00E06929">
+    <w:p w14:paraId="5A5DB34C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A7BF866" w14:textId="09175768" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>A -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MENSAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F52683" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E5596B" w14:textId="5F0BAB92" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>A -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MENSAL</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> MÚLTIPLOS FATURAMENTOS, SENDO CADA UM REALIZADO APÓS A EXECUÇÃO DE CADA PEDIDO</w:t>
+      </w:r>
+      <w:r w:rsidR="000C55CD" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="000C55CD" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>EMPENHO EMITIDO</w:t>
+      </w:r>
+      <w:r w:rsidR="009931A7" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F52683" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00E06929">
+    <w:p w14:paraId="76A412EB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21E5596B" w14:textId="5F0BAB92" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00E06929" w:rsidP="00E06929">
+    <w:p w14:paraId="57A29088" w14:textId="4B009CAB" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...140 lines deleted...]
-        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>C -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> EM PARCELA ÚNICA</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5487">
+      <w:r w:rsidR="00BF5487" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF5487" w:rsidRPr="00F27A44">
+      <w:r w:rsidR="00BF5487" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128F8E78" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="009D3589">
+    <w:p w14:paraId="128F8E78" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28595C00" w14:textId="3F6F1A53" w:rsidR="00B178DF" w:rsidRPr="00E06929" w:rsidRDefault="00E06929" w:rsidP="00E06929">
+    <w:p w14:paraId="28595C00" w14:textId="3F6F1A53" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1020"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">C.1 - </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00E06929">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">AO FINAL DE </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00E06929">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>TODA</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00E06929">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> A EXECUÇÃO CONTRATUAL E RECEBIMENTO DO OBJETO (Regra geral)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072B2DA4" w14:textId="1CADF2E7" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00E06929" w:rsidP="00E06929">
+    <w:p w14:paraId="072B2DA4" w14:textId="1CADF2E7" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1020"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">C.2 </w:t>
       </w:r>
-      <w:r w:rsidR="009931A7">
+      <w:r w:rsidR="009931A7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00E06929">
+        <w:t xml:space="preserve"> OUTRO</w:t>
+      </w:r>
+      <w:r w:rsidR="009931A7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>OUTRO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009931A7">
+        <w:t>. Indicar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E06929">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E06929">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E06929">
+        <w:t>Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E82A48D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43815F4E" w14:textId="606F787F" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>D -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PARCELADO:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5487" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5487" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5532180A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD11644" w14:textId="57047369" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1020"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.1 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>QUANTIDADE DE PARCELAS:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...241 lines deleted...]
-    <w:p w14:paraId="09E25D53" w14:textId="588CFA72" w:rsidR="00E06929" w:rsidRPr="00DD148A" w:rsidRDefault="00E06929" w:rsidP="00114CB6">
+        <w:t>Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E25D53" w14:textId="588CFA72" w:rsidR="00E06929" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1020"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">D.2 </w:t>
       </w:r>
-      <w:r w:rsidR="009931A7">
+      <w:r w:rsidR="009931A7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DEFINIÇÃO DOS MONTANTES DAS PARCELAS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E06929">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Especificar.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="79A571F5" w14:textId="77777777" w:rsidR="000C55CD" w:rsidRDefault="000C55CD" w:rsidP="00E06929">
+        <w:t>Especificar.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A571F5" w14:textId="77777777" w:rsidR="000C55CD" w:rsidRPr="006270E4" w:rsidRDefault="000C55CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="294B54A1" w14:textId="2B04FE88" w:rsidR="00B178DF" w:rsidRDefault="00BF5487" w:rsidP="00E06929">
+    <w:p w14:paraId="294B54A1" w14:textId="2B04FE88" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00BF5487" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>E -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> OUTRO</w:t>
       </w:r>
-      <w:r w:rsidR="00E06929">
+      <w:r w:rsidR="00E06929" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
-[...30 lines deleted...]
-      <w:r w:rsidR="00E06929" w:rsidRPr="00E06929">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A). Indicar: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06929" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00E06929" w:rsidRPr="00E06929">
+      <w:r w:rsidR="00E06929" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...31 lines deleted...]
-      <w:pPr>
+        <w:t>Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE56006" w14:textId="77777777" w:rsidR="00E06929" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="407B0CF7" w14:textId="77777777" w:rsidR="00E06929" w:rsidRPr="00DD148A" w:rsidRDefault="00E06929" w:rsidP="00091D23">
-      <w:pPr>
+    <w:p w14:paraId="407B0CF7" w14:textId="77777777" w:rsidR="00E06929" w:rsidRPr="006270E4" w:rsidRDefault="00E06929" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40FD550F" w14:textId="4EDA36A7" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+    <w:p w14:paraId="40FD550F" w14:textId="4EDA36A7" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.10.2 CONDIÇÕES ESPECÍFICAS PARA FATURAMENTO</w:t>
       </w:r>
-      <w:r w:rsidR="00F05A08">
+      <w:r w:rsidR="00F05A08" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F05A08" w:rsidRPr="00F27A44">
+      <w:r w:rsidR="00F05A08" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E16A08" w14:textId="77777777" w:rsidR="00F05A08" w:rsidRPr="00DD148A" w:rsidRDefault="00F05A08" w:rsidP="00421D4D">
-[...9 lines deleted...]
-    <w:p w14:paraId="290F223E" w14:textId="413B45EC" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00BF5487" w:rsidP="00BF5487">
+    <w:p w14:paraId="67E16A08" w14:textId="77777777" w:rsidR="00F05A08" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290F223E" w14:textId="413B45EC" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00BF5487" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> NÃO SE APLICA, </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>sendo necessária somente a apresentação de nota fiscal/fatura e certidões de regularidade fiscal e trabalhista, conforme item 3.11.1 (abaixo).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A1766C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00BF5487">
+    <w:p w14:paraId="44A1766C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D1B25EC" w14:textId="39BB97A9" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00BF5487" w:rsidP="00C83A5A">
+    <w:p w14:paraId="7D1B25EC" w14:textId="39BB97A9" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00BF5487" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>B -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> REGRAS E/OU DOCUMENTOS EXIGIDOS, para além dos indicados na opção A.</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
-[...17 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Especificar:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C83A5A" w:rsidRPr="00E06929">
+      <w:r w:rsidR="00C83A5A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00C83A5A" w:rsidRPr="00E06929">
+      <w:r w:rsidR="00C83A5A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...42 lines deleted...]
-      <w:pPr>
+        <w:t>Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162E9B02" w14:textId="77777777" w:rsidR="00091D23" w:rsidRPr="006270E4" w:rsidRDefault="00091D23" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F97728E" w14:textId="77777777" w:rsidR="009931A7" w:rsidRPr="006270E4" w:rsidRDefault="009931A7" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w14:paraId="430170FF" w14:textId="77777777" w:rsidTr="00DE68CD">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="430170FF" w14:textId="77777777" w:rsidTr="00DE68CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="5789229B" w14:textId="54768668" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00DE68CD">
+          <w:p w14:paraId="5789229B" w14:textId="54768668" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F05A08">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.11 REGRAS PARA PAGAMENTO E ATUALIZAÇÃO MONETÁRIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0083A1F1" w14:textId="77777777" w:rsidR="00091D23" w:rsidRPr="00DD148A" w:rsidRDefault="00091D23" w:rsidP="00091D23">
-[...10 lines deleted...]
-    <w:p w14:paraId="07405563" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="0083A1F1" w14:textId="77777777" w:rsidR="00091D23" w:rsidRPr="006270E4" w:rsidRDefault="00091D23" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07405563" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.11.1 O faturamento referente ao objeto deste instrumento será efetuado na periodicidade indicada no item 3.10.1, mediante apresentação, pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, de fatura, Nota Fiscal relativa à prestação dos serviços e certidões de regularidade cabíveis, bem como consulta à situação de idoneidade da </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, documentação que deverá estar devidamente acompanhada do TERMO DE RECEBIMENTO pelo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1867F8" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="4A1867F8" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="255966FE" w14:textId="03DAE832" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="255966FE" w14:textId="03DAE832" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.11.2 Os pagamentos serão processados no prazo de </w:t>
       </w:r>
-      <w:r w:rsidR="00F05A08">
+      <w:r w:rsidR="00F05A08" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00F05A08">
+      <w:r w:rsidR="00F05A08" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vinte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) dias úteis, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a contar da data de apresentação da documentação indicada no item 3.11.1, desde que não haja pendência a ser regularizada;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D0E634" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="71D0E634" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761C411D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="761C411D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.11.3 Verificando-se qualquer pendência impeditiva do pagamento, será considerada data da apresentação da documentação aquela na qual foi realizada a respectiva regularização;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FAE8DA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="34FAE8DA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18C3BBA7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="18C3BBA7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.11.4 As faturas far-se-ão acompanhar da documentação probatória relativa ao recolhimento dos tributos que tenham como fato gerador o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>objeto contratual;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2802C1F2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="2802C1F2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD7374F" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="0CD7374F" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.11.5 O </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> realizará a retenção de impostos ou outras obrigações de natureza tributária, de acordo com a legislação vigente;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377195BC" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="377195BC" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B8A2471" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="1B8A2471" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.11.6 Os pagamentos serão efetuados através de ordem bancária, para crédito em conta corrente e agência indicadas pela </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATADA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, preferencialmente em banco de movimentação oficial de recursos do Estado da Bahia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA4C00B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="1DA4C00B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54683A4A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="54683A4A" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.11.7 A atualização monetária dos pagamentos devidos pelo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, em caso de mora, será calculada considerando a data do vencimento da obrigação e do seu efetivo pagamento, de acordo com a variação do INPC do IBGE pro rata tempore, observado, sempre, o disposto nos itens 3.11.2 e 3.11.3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D910FFC" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="3D910FFC" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="011F0DFE" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="011F0DFE" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="218"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.11.7.1 Para efeito de caracterização de mora imputável ao </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, não serão considerados eventuais atrasos de pagamento no período de fechamento do exercício financeiro do Estado da Bahia, compreendido entre o final do mês de dezembro e o mês de janeiro do exercício subsequente, decorrentes de circunstâncias alheias à vontade das partes, isto é, por força de bloqueio de rotinas no sistema estadual obrigatoriamente utilizado para a execução dos pagamentos devidos pelo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONTRATANTE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E480A79" w14:textId="77777777" w:rsidR="00F05A08" w:rsidRPr="00DD148A" w:rsidRDefault="00F05A08" w:rsidP="00421D4D">
+    <w:p w14:paraId="2E480A79" w14:textId="77777777" w:rsidR="00F05A08" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="218"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78299B2F" w14:textId="77777777" w:rsidR="00091D23" w:rsidRDefault="00091D23" w:rsidP="00091D23">
-      <w:pPr>
+    <w:p w14:paraId="78299B2F" w14:textId="77777777" w:rsidR="00091D23" w:rsidRPr="006270E4" w:rsidRDefault="00091D23" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w14:paraId="60AFC8CD" w14:textId="77777777" w:rsidTr="00DE68CD">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="60AFC8CD" w14:textId="77777777" w:rsidTr="00DE68CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="1922A20F" w14:textId="04A357D6" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00DE68CD">
+          <w:p w14:paraId="1922A20F" w14:textId="04A357D6" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F05A08">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.12 REAJUSTAMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="782CB73A" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00091D23">
-[...10 lines deleted...]
-    <w:p w14:paraId="3DC6D4DD" w14:textId="50A62C85" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00F05A08" w:rsidP="00F05A08">
+    <w:p w14:paraId="782CB73A" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC6D4DD" w14:textId="50A62C85" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PREÇOS PASSÍVEIS DE REAJUSTAMENTO</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
-[...21 lines deleted...]
-    <w:p w14:paraId="0FE0F5E9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. REGRAS:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk531603881"/>
+    </w:p>
+    <w:p w14:paraId="0FE0F5E9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44469408" w14:textId="47C72FFD" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00F05A08">
+    <w:p w14:paraId="44469408" w14:textId="47C72FFD" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1377" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref508980464"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+      <w:bookmarkStart w:id="11" w:name="_Ref508980464"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Índice oficial para o cálculo da variação de preços</w:t>
       </w:r>
-      <w:r w:rsidR="00F05A08">
+      <w:r w:rsidR="00F05A08" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00F05A08" w:rsidRPr="00F05A08">
+      <w:r w:rsidR="00F05A08" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A9CD12" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="62A9CD12" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="587"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272D2766" w14:textId="48531A68" w:rsidR="00B178DF" w:rsidRPr="00F05A08" w:rsidRDefault="00F05A08" w:rsidP="000C55CD">
+    <w:p w14:paraId="272D2766" w14:textId="48531A68" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1730" w:hanging="143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F05A08">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00F05A08">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F05A08">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A.1 -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00F05A08">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> INPC/IBGE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4D3133" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00F05A08" w:rsidRDefault="00B178DF" w:rsidP="00F05A08">
+    <w:p w14:paraId="0A4D3133" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A8B5A8E" w14:textId="75788DFE" w:rsidR="00B178DF" w:rsidRPr="00F05A08" w:rsidRDefault="00F05A08" w:rsidP="000C55CD">
+    <w:p w14:paraId="1A8B5A8E" w14:textId="75788DFE" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1730" w:hanging="143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F05A08">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00F05A08">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F05A08">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A.2 -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00F05A08">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> OUTRO. Indicar:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00F05A08">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F05A08">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00F05A08">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00F05A08">
+        <w:t>Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F05A08">
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D40BA06" w14:textId="77777777" w:rsidR="00F05A08" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1DAB69" w14:textId="44D40B82" w:rsidR="00B178DF" w:rsidRPr="00D3437A" w:rsidRDefault="37A9B4E1" w:rsidP="1B293C68">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1380"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3437A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A concessão de reajustamento ocorrerá após o transcurso do prazo de 12 (doze) meses, contados da data do orçamento estimado pela Administração. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3437A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6045D354" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1474"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C924D7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1380"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Na hipótese de reajustamento, adotar-se-á como referencial o acumulado de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 (doze) meses, sendo o termo inicial o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mês</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de apresentação do orçamento estimado pela administração e termo final o mês que antecede a data de aniversário</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C973874" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1474"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605D86CA" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1380"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Serão objeto de reajuste apenas os valores relativos a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pedidos de execução de serviços formalizados após o decurso do prazo de 12 (doze) meses, contados do orçamento estimado pela administração.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F08EC9D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1020"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596D1C67" w14:textId="5D3EE16A" w:rsidR="00F05A08" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1380"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nos reajustes subsequentes ao primeiro, o interregno mínimo de um ano será contado a partir dos efeitos financeiros do último reajuste</w:t>
+      </w:r>
+      <w:r w:rsidR="000C55CD" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23424CB2" w14:textId="77777777" w:rsidR="00F05A08" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="680"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA1BAE6" w14:textId="391CDC75" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="680"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>B -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NÃO É CABÍVEL A PREVISÃO DE REAJUSTAMENTO</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DURANTE A VIGÊNCIA ORIGINÁRIA DO CONTRATO, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dadas as regras de pagamento e a natureza dos serviços. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8BE3C4" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="36"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AADCAB7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Na hipótese de prorrogação do prazo de vigência, os preços pactuados serão passíveis de reajustamento, conforme as seguintes regras e condições:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5846B9A0" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4129142C" w14:textId="77777777" w:rsidR="00F05A08" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1377" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Índice oficial para o cálculo da variação de preços:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004ACC01" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="607"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0534E652" w14:textId="20C7B605" w:rsidR="00F05A08" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1701" w:hanging="143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>B.1 -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INPC/IBGE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59748A37" w14:textId="77777777" w:rsidR="00F05A08" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1701"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C9523F" w14:textId="70067BCB" w:rsidR="00F05A08" w:rsidRPr="006270E4" w:rsidRDefault="00F05A08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1701" w:hanging="143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>B.2 -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OUTRO. Indicar:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.]</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6F1DAB69" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="000C55CD">
+        <w:t>Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF7632E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="1020"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A49E40" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="71C924D7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="000C55CD">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A eventual concessão de reajustamento fica condicionada à apresentação de requerimento formal pela Contratada, após o transcurso do prazo total de execução dos serviços contratados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6657BC1D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1020"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED88D96" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1380"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...704 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Na hipótese de reajustamento, adotar-se-á como referencial o acumulado de meses decorridos entre a apresentação da proposta de preços e o encerramento do prazo inicial de duração da execução contratual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BC804B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="009931A7">
+    <w:p w14:paraId="64BC804B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1020"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E929E0E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="009931A7">
+    <w:p w14:paraId="2E929E0E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Serão objeto de reajuste apenas os valores relativos ao novo período de vigência contratual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C64CA3" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="49C64CA3" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B3F745F" w14:textId="01F31F37" w:rsidR="00A85BAC" w:rsidRPr="0072646E" w:rsidRDefault="00B178DF" w:rsidP="009931A7">
+    <w:p w14:paraId="1B3F745F" w14:textId="01F31F37" w:rsidR="00A85BAC" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="861" w:hanging="181"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r w:rsidR="00E3366A" w:rsidRPr="0072646E">
+      <w:r w:rsidR="00E3366A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>Obs</w:t>
       </w:r>
-      <w:r w:rsidR="006665BF" w:rsidRPr="0072646E">
+      <w:r w:rsidR="006665BF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E3366A" w:rsidRPr="0072646E">
+      <w:r w:rsidR="00E3366A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>Aplicável especialmente para contratações de licenciamentos de uso e serviços de garantia que perduram por mais de 12 meses (24 ou 36 meses, usualmente), mas cujo pagamento ocorre no início da vigência contratual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F613D43" w14:textId="77777777" w:rsidR="00A85BAC" w:rsidRDefault="00A85BAC" w:rsidP="00421D4D">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0FFA028A" w14:textId="77777777" w:rsidR="00543993" w:rsidRPr="006270E4" w:rsidRDefault="00543993" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="680"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CAE6CA" w14:textId="611223F3" w:rsidR="00543993" w:rsidRPr="006270E4" w:rsidRDefault="00543993" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="69EBE061" w14:textId="77777777" w:rsidR="00A85BAC" w:rsidRDefault="00A85BAC" w:rsidP="00421D4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>C -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NÃO É CABÍVEL A PREVISÃO DE REAJUSTAMENTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>inserir justificativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F613D43" w14:textId="77777777" w:rsidR="00A85BAC" w:rsidRPr="006270E4" w:rsidRDefault="00A85BAC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:ind w:left="181" w:hanging="181"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EBE061" w14:textId="77777777" w:rsidR="00A85BAC" w:rsidRPr="006270E4" w:rsidRDefault="00A85BAC" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="181" w:hanging="181"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9732"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w14:paraId="2731B365" w14:textId="77777777" w:rsidTr="009931A7">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="2731B365" w14:textId="77777777" w:rsidTr="009931A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9732" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="5251CCFC" w14:textId="0753F123" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="009931A7">
+          <w:p w14:paraId="5251CCFC" w14:textId="0753F123" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E7483">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.13 DEFINIÇÃO DE VIGÊNCIAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E482E0F" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="3E482E0F" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CD6E7E9" w14:textId="1A123EB7" w:rsidR="009931A7" w:rsidRPr="0072646E" w:rsidRDefault="009931A7" w:rsidP="00421D4D">
+    <w:p w14:paraId="5CD6E7E9" w14:textId="1A123EB7" w:rsidR="009931A7" w:rsidRPr="006270E4" w:rsidRDefault="009931A7" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>Independente</w:t>
       </w:r>
-      <w:r w:rsidR="001708A4" w:rsidRPr="0072646E">
+      <w:r w:rsidR="001708A4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>mente</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> de ter previsão de celebração de contrato</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B272A2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="0072646E" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="30B272A2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48E47A81" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="0072646E" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="48E47A81" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prazo de vigência devem </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>englobar</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> os prazos de:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>recebimento de empenho + execução dos serviços, com prorrogação + recebimento provisório e definitivo + adequação de serviço rejeitado + pagamento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003C95E9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="0072646E" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="003C95E9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F4FC677" w14:textId="3462468C" w:rsidR="00B178DF" w:rsidRPr="0072646E" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="2F4FC677" w14:textId="3462468C" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072646E">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Caso haja a definição de regras distintas entre os itens (itens com contrato e itens sem contrato), individualizar a informação.</w:t>
       </w:r>
-      <w:r w:rsidR="000D4F84" w:rsidRPr="0072646E">
+      <w:r w:rsidR="000D4F84" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33ECC3D6" w14:textId="77777777" w:rsidR="000D4F84" w:rsidRDefault="000D4F84" w:rsidP="00421D4D">
+    <w:p w14:paraId="33ECC3D6" w14:textId="77777777" w:rsidR="000D4F84" w:rsidRPr="006270E4" w:rsidRDefault="000D4F84" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7016AD2C" w14:textId="07F0BA2A" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00A85BAC">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7016AD2C" w14:textId="07F0BA2A" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.13.1 VIGÊNCIA DA ATA DE REGISTRO DE PREÇOS (ARP)</w:t>
       </w:r>
-      <w:r w:rsidR="000D4F84">
+      <w:r w:rsidR="000D4F84" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E7483" w:rsidRPr="009E7483">
+      <w:r w:rsidR="009E7483" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2676D80E" w14:textId="77777777" w:rsidR="009E7483" w:rsidRDefault="009E7483" w:rsidP="00450235">
+    <w:p w14:paraId="2676D80E" w14:textId="77777777" w:rsidR="009E7483" w:rsidRPr="006270E4" w:rsidRDefault="009E7483" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B93F842" w14:textId="53D1E50A" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="009E7483" w:rsidP="009E7483">
+    <w:p w14:paraId="2B93F842" w14:textId="53D1E50A" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="009E7483" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NÃO SE APLICA (Não se trata de registro de preços)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A7CC73" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="009E7483">
+    <w:p w14:paraId="66A7CC73" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C0406A4" w14:textId="31F40C98" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="009E7483" w:rsidP="009E7483">
+    <w:p w14:paraId="1C0406A4" w14:textId="31F40C98" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="009E7483" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>B -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> VIGÊNCIA DA ARP:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617F8756" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="009E7483">
+    <w:p w14:paraId="617F8756" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7477CC33" w14:textId="5420529A" w:rsidR="00B178DF" w:rsidRPr="00A85BAC" w:rsidRDefault="00B178DF" w:rsidP="009E7483">
+    <w:p w14:paraId="7477CC33" w14:textId="5420529A" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1377" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A85BAC">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prazo de vigência da ARP: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A85BAC">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_____ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A85BAC">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>meses</w:t>
       </w:r>
-      <w:r w:rsidR="00C738C7" w:rsidRPr="00A85BAC">
+      <w:r w:rsidR="00C738C7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A85BAC">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Limitado a </w:t>
       </w:r>
-      <w:r w:rsidR="008F6F8A">
+      <w:r w:rsidR="008F6F8A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A85BAC">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1 ano)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E1B830" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C15B7C">
+    <w:p w14:paraId="32E1B830" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="454"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1863E66D" w14:textId="11E4BCF7" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="009E7483">
+    <w:p w14:paraId="1863E66D" w14:textId="11E4BCF7" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1377" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A85BAC">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Possibilidade de prorrogação de prazo de vigência</w:t>
       </w:r>
-      <w:r w:rsidR="009E7483" w:rsidRPr="00A85BAC">
+      <w:r w:rsidR="009E7483" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E7483">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E7483" w:rsidRPr="009E7483">
+      <w:r w:rsidR="009E7483" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8BA708" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00C15B7C">
+    <w:p w14:paraId="4B8BA708" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4793CA07" w14:textId="09136A52" w:rsidR="00B178DF" w:rsidRPr="00A85BAC" w:rsidRDefault="00C738C7" w:rsidP="00C738C7">
+    <w:p w14:paraId="4793CA07" w14:textId="09136A52" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1587"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A85BAC">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00A85BAC">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00A85BAC">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NÃO      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A85BAC">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(   )</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00A85BAC">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00A85BAC">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SIM   </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00A85BAC">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Limitado ao </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00A85BAC">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>total</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00A85BAC">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de vigência da ARP de 2 anos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA1573F" w14:textId="77777777" w:rsidR="00C738C7" w:rsidRDefault="00C738C7" w:rsidP="00C738C7">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun"/>
+    <w:p w14:paraId="6BA1573F" w14:textId="77777777" w:rsidR="00C738C7" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B64C874" w14:textId="77777777" w:rsidR="00C738C7" w:rsidRDefault="00C738C7" w:rsidP="00C738C7">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun"/>
+    <w:p w14:paraId="4B64C874" w14:textId="77777777" w:rsidR="00C738C7" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0515C22A" w14:textId="0217FBEB" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="0515C22A" w14:textId="0217FBEB" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.13.2 DEFINIÇÃO DE VIGÊNCIA DA CONTRATAÇÃO</w:t>
       </w:r>
-      <w:r w:rsidR="00C738C7">
+      <w:r w:rsidR="00C738C7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C738C7" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00C738C7" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC67BCF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="2EC67BCF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00571A01" w14:textId="0949A863" w:rsidR="00B178DF" w:rsidRPr="00450235" w:rsidRDefault="00C738C7" w:rsidP="00C738C7">
+    <w:p w14:paraId="00571A01" w14:textId="0949A863" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00450235">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONTRATAÇÕES </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00450235">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SEM</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00450235">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> INSTRUMENTO FORMAL DE CONTRATO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00450235">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Hlk172034042"/>
-      <w:r w:rsidRPr="00C738C7">
+      <w:bookmarkStart w:id="12" w:name="_Hlk172034042"/>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00450235">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Hlk46491511"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="288D4F96" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00450235" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+      <w:bookmarkStart w:id="13" w:name="_Hlk46491511"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="288D4F96" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CD15893" w14:textId="230435B6" w:rsidR="00C738C7" w:rsidRPr="00C738C7" w:rsidRDefault="00C738C7" w:rsidP="009A6DFF">
+    <w:p w14:paraId="5CD15893" w14:textId="230435B6" w:rsidR="00C738C7" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1020"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00C738C7">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A.1 -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>meses, contados do recebimento do empenho pela contratada</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDB3E28" w14:textId="77777777" w:rsidR="00C738C7" w:rsidRPr="00C738C7" w:rsidRDefault="00C738C7" w:rsidP="00C738C7">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+    <w:p w14:paraId="6FDB3E28" w14:textId="77777777" w:rsidR="00C738C7" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="471EFBC1" w14:textId="1DDA0BA4" w:rsidR="00C738C7" w:rsidRPr="00C738C7" w:rsidRDefault="00C738C7" w:rsidP="009A6DFF">
+    <w:p w14:paraId="471EFBC1" w14:textId="1DDA0BA4" w:rsidR="00C738C7" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1020"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00C738C7">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A.2 -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dias, contados do recebimento do empenho pela contratada</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BBD3EE" w14:textId="77777777" w:rsidR="00C738C7" w:rsidRPr="00C738C7" w:rsidRDefault="00C738C7" w:rsidP="00C738C7">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+    <w:p w14:paraId="31BBD3EE" w14:textId="77777777" w:rsidR="00C738C7" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7495C66B" w14:textId="696A2E8C" w:rsidR="00C738C7" w:rsidRPr="00C738C7" w:rsidRDefault="00C738C7" w:rsidP="009A6DFF">
+    <w:p w14:paraId="7495C66B" w14:textId="696A2E8C" w:rsidR="00C738C7" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1020"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00C738C7">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A.3 -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">meses, contados a partir do dia </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(previsão inicial)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="009A6DFF">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9F080A" w14:textId="77777777" w:rsidR="00C738C7" w:rsidRPr="00C738C7" w:rsidRDefault="00C738C7" w:rsidP="00C738C7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4F9F080A" w14:textId="77777777" w:rsidR="00C738C7" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CA02ED0" w14:textId="475B9DB4" w:rsidR="00B178DF" w:rsidRPr="00C738C7" w:rsidRDefault="00C738C7" w:rsidP="009A6DFF">
+    <w:p w14:paraId="2CA02ED0" w14:textId="475B9DB4" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00C738C7" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1020"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00C738C7">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A.4 -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dias, contados a partir do dia </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>____</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C738C7">
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C738C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C738C7">
+        <w:t>(previsão inicial)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="009A6DFF">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1830B350" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="1830B350" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="587"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F5BBE0F" w14:textId="03137DD7" w:rsidR="00B178DF" w:rsidRPr="009A6DFF" w:rsidRDefault="00C73731" w:rsidP="000D4F84">
+    <w:p w14:paraId="1F5BBE0F" w14:textId="03137DD7" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00C73731" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="993" w:firstLine="27"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Obs</w:t>
       </w:r>
-      <w:r w:rsidR="0072646E">
+      <w:r w:rsidR="0072646E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009A6DFF" w:rsidRPr="009A6DFF">
+      <w:r w:rsidR="009A6DFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="009A6DFF">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nas opções </w:t>
       </w:r>
-      <w:r w:rsidR="009A6DFF" w:rsidRPr="009A6DFF">
+      <w:r w:rsidR="009A6DFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="009A6DFF">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3 e </w:t>
       </w:r>
-      <w:r w:rsidR="009A6DFF" w:rsidRPr="009A6DFF">
+      <w:r w:rsidR="009A6DFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="009A6DFF">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, a data informada deverá ser </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="009A6DFF">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>posterior</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="009A6DFF">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> à previsão de realização do empenho.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D970F8E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="1D970F8E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7808E2EF" w14:textId="244784F8" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="009A6DFF" w:rsidP="009A6DFF">
+    <w:p w14:paraId="7808E2EF" w14:textId="244784F8" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="009A6DFF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">B - </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTRATAÇÕES </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> INSTRUMENTO FORMAL DE CONTRATO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00450235">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F6DD78" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="07F6DD78" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="181" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="249AF4C6" w14:textId="574DC5C1" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="009A6DFF">
+    <w:p w14:paraId="249AF4C6" w14:textId="574DC5C1" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1020"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="0072646E">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="0072646E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00451809">
+      <w:r w:rsidR="00451809" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.1 -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>meses</w:t>
       </w:r>
-      <w:r w:rsidR="00E16F66">
+      <w:r w:rsidR="00E16F66" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:r w:rsidR="00451809" w:rsidRPr="00451809">
+      <w:r w:rsidR="00451809" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00451809" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00451809" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>anos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4F1B">
+        <w:t>anos, contados a partir da</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6DFF" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>(escolher UMA opção)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A6DFF" w:rsidRPr="00C738C7">
-[...22 lines deleted...]
-    <w:p w14:paraId="67AD21E6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    </w:p>
+    <w:p w14:paraId="67AD21E6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="587" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FA69D0" w14:textId="281E7FE5" w:rsidR="00B178DF" w:rsidRPr="00451809" w:rsidRDefault="00B178DF" w:rsidP="00451809">
+    <w:p w14:paraId="77FA69D0" w14:textId="281E7FE5" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1588"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00451809">
+        <w:t xml:space="preserve">(   )  </w:t>
+      </w:r>
+      <w:r w:rsidR="00451809" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )  </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>Opção1:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Data certa </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>(previsão inicial)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBA5B07" w14:textId="7868F558" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00451809">
+    <w:p w14:paraId="5CBA5B07" w14:textId="7868F558" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1588"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="00451809">
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00451809" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Opção 2: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Da data da (última) assinatura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CE5B59" w14:textId="77777777" w:rsidR="000D4F84" w:rsidRDefault="000D4F84" w:rsidP="00451809">
+    <w:p w14:paraId="30CE5B59" w14:textId="77777777" w:rsidR="000D4F84" w:rsidRPr="006270E4" w:rsidRDefault="000D4F84" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1588"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03247E76" w14:textId="1FAF0E36" w:rsidR="00451809" w:rsidRDefault="00451809" w:rsidP="00451809">
+    <w:p w14:paraId="03247E76" w14:textId="1FAF0E36" w:rsidR="00451809" w:rsidRPr="006270E4" w:rsidRDefault="00451809" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1162" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="0072646E">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="0072646E" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.2 -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E4F1B">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dias, contados a partir da</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C738C7">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D45201" w14:textId="77777777" w:rsidR="00451809" w:rsidRPr="00DD148A" w:rsidRDefault="00451809" w:rsidP="00451809">
+    <w:p w14:paraId="16D45201" w14:textId="77777777" w:rsidR="00451809" w:rsidRPr="006270E4" w:rsidRDefault="00451809" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1162" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CB8A250" w14:textId="77777777" w:rsidR="005B4B92" w:rsidRPr="00451809" w:rsidRDefault="005B4B92" w:rsidP="005B4B92">
+    <w:p w14:paraId="0CB8A250" w14:textId="77777777" w:rsidR="005B4B92" w:rsidRPr="006270E4" w:rsidRDefault="005B4B92" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1588"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00451809">
+        <w:t>(   )  Opção1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Data certa </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>(previsão inicial)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2237921C" w14:textId="77777777" w:rsidR="005B4B92" w:rsidRPr="00451809" w:rsidRDefault="005B4B92" w:rsidP="005B4B92">
+    <w:p w14:paraId="2237921C" w14:textId="77777777" w:rsidR="005B4B92" w:rsidRPr="006270E4" w:rsidRDefault="005B4B92" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1588"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...14 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Opção 2: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00451809">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Da data da (última) assinatura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CA82AF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="72CA82AF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E046FCE" w14:textId="6D4AAD6A" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00491C29">
+    <w:p w14:paraId="5E046FCE" w14:textId="6D4AAD6A" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.13.3 POSSIBILIDADE DE PRORROGAÇÃO DE PRAZO DE VIGÊNCIA</w:t>
       </w:r>
-      <w:r w:rsidR="005B4B92">
+      <w:r w:rsidR="005B4B92" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B4B92" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="005B4B92" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
-      <w:r w:rsidR="009A6DFF" w:rsidRPr="00450235">
+      <w:r w:rsidR="009A6DFF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B832A8" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="60B832A8" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="583DAEC0" w14:textId="3A4261A6" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="005B4B92" w:rsidP="005B4B92">
+    <w:p w14:paraId="583DAEC0" w14:textId="3A4261A6" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="005B4B92" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NÃO SERÁ ADMITIDA A PRORROGAÇÃO DO PRAZO DE VIGÊNCIA</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5165F0B6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="5165F0B6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BB477DB" w14:textId="6A3AEF3F" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="005B4B92" w:rsidP="005B4B92">
+    <w:p w14:paraId="2BB477DB" w14:textId="6A3AEF3F" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="005B4B92" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>B –</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SIM</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SERÁ ADMITIDA A PRORROGAÇÃO MEDIANTE CELEBRAÇÃO DE ADITIVO PARA TAL FIM</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4566C8F3" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="4566C8F3" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1337FB8E" w14:textId="29EACD16" w:rsidR="00B178DF" w:rsidRPr="005B4B92" w:rsidRDefault="00B178DF" w:rsidP="005B4B92">
+    <w:p w14:paraId="1337FB8E" w14:textId="29EACD16" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B4B92">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Justificativa:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="005B4B92" w:rsidRPr="005B4B92">
+      <w:r w:rsidR="005B4B92" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4B92">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005B4B92">
+        <w:t>Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B92" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="65BA31ED" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00491C29">
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BA31ED" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F19FBB" w14:textId="570E1234" w:rsidR="005B4B92" w:rsidRPr="00C90905" w:rsidRDefault="00C90905" w:rsidP="14092170">
+    <w:p w14:paraId="67F19FBB" w14:textId="570E1234" w:rsidR="005B4B92" w:rsidRPr="006270E4" w:rsidRDefault="00C90905" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90905">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ex</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Ex.1: (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C90905">
+        <w:t>PARA CONTRATOS DE SERVIÇOS CONTÍNUOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>: (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00C90905">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PARA CONTRATOS DE SERVIÇOS CONTÍNUOS</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331A4BE8" w14:textId="662AB552" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="14092170">
+    <w:p w14:paraId="331A4BE8" w14:textId="662AB552" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90905">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Considerando se tratar de serviços cuja demanda é contínua para a </w:t>
       </w:r>
-      <w:r w:rsidR="000D4F84" w:rsidRPr="00C90905">
+      <w:r w:rsidR="000D4F84" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C90905">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dministração, admitir-se-á a prorrogação do prazo de vigência contratual, conforme previsto nos artigos 106 e 107 c/c artigo 6º, XV da Lei Federal nº 14.133/2021. Na hipótese de prorrogação de vigência, observar-se-á a disponibilidade orçamentária para a contratação.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC4CCAC" w14:textId="77777777" w:rsidR="00C90905" w:rsidRDefault="00C90905" w:rsidP="14092170">
+    <w:p w14:paraId="4EC4CCAC" w14:textId="77777777" w:rsidR="00C90905" w:rsidRPr="006270E4" w:rsidRDefault="00C90905" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09B13CF5" w14:textId="1EA1714F" w:rsidR="00C90905" w:rsidRDefault="00C90905" w:rsidP="14092170">
+    <w:p w14:paraId="09B13CF5" w14:textId="1EA1714F" w:rsidR="00C90905" w:rsidRPr="006270E4" w:rsidRDefault="00C90905" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90905">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ex</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="313B8565" w14:textId="2124966C" w:rsidR="005B4B92" w:rsidRDefault="00C90905" w:rsidP="14092170">
+        <w:t>Ex.2: (PARA CONTRATOS DE SERVIÇOS PONTUAIS OU POR ESCOPO):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313B8565" w14:textId="2124966C" w:rsidR="005B4B92" w:rsidRPr="006270E4" w:rsidRDefault="00C90905" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90905">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Considerando se tratar de serviços </w:t>
       </w:r>
-      <w:r w:rsidR="000F6BA3">
+      <w:r w:rsidR="000F6BA3" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>por escopo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C90905">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0076434D" w:rsidRPr="0076434D">
+      <w:r w:rsidR="0076434D" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>o prazo de vigência será automaticamente prorrogado quando seu objeto não for concluído no período firmado no contrato.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0076434D">
+        <w:t>o prazo de vigência será automaticamente prorrogado quando seu objeto não for concluído no período firmado no contrato. Na hipótese de prorrogação de vigência, observar-se-á a disponibilidade orçamentária para a contratação</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5476" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CEA445" w14:textId="77777777" w:rsidR="00927EE4" w:rsidRDefault="00927EE4" w:rsidP="00927EE4">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="76CEA445" w14:textId="77777777" w:rsidR="00927EE4" w:rsidRPr="006270E4" w:rsidRDefault="00927EE4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1947F06D" w14:textId="77777777" w:rsidR="00927EE4" w:rsidRPr="006270E4" w:rsidRDefault="00927EE4" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w14:paraId="1BE862E2" w14:textId="77777777" w:rsidTr="000D4F84">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="1BE862E2" w14:textId="77777777" w:rsidTr="000D4F84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="056201B6" w14:textId="4A5EE036" w:rsidR="00DE68CD" w:rsidRPr="005B4B92" w:rsidRDefault="00DE68CD" w:rsidP="000D4F84">
+          <w:p w14:paraId="056201B6" w14:textId="4A5EE036" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B4B92">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.14 DAS OBRIGAÇÕES DA CONTRATADA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65604B6D" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00927EE4">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+    <w:p w14:paraId="65604B6D" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6A16FF" w14:textId="40CCE773" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.14.1 OBRIGAÇÕES GERAIS</w:t>
       </w:r>
-      <w:r w:rsidR="000D4F84">
+      <w:r w:rsidR="000D4F84" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7300F406" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="7300F406" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="069E7DA6" w14:textId="2EE3E9EF" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+    <w:p w14:paraId="2C80FBC9" w14:textId="17A6AAC0" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="870"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.14.1.1 O fornecedor deve cumprir todas as obrigações constantes do ato que autorizou a contratação, bem como em sua proposta, assumindo como exclusivamente seus os riscos e as despesas decorrentes da boa e perfeita execução do objeto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B480816" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="870"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456B2B6E" w14:textId="157126A0" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.14.1.1 Promover a execução contratual de acordo com as especificações técnicas e exigências constantes no presente instrumento, nos locais determinados, nos dias e nos turnos e horários de expediente do </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="0946F956" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t>3.14.1.2 Efetuar a execução do objeto em perfeitas condições, conforme especificações, prazo e local constantes neste Termo de Referência e seus apensos, acompanhado da respectiva nota fiscal com todas as discriminações inerentes ao objeto, bem como as certidões de regularidade cabíveis; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6DE31E" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="02D81C48" w14:textId="79370F39" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AECCAB" w14:textId="2099A52C" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="505"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...44 lines deleted...]
-    <w:p w14:paraId="37C1A6EF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t xml:space="preserve">3.14.1.3 Responder por quaisquer danos e prejuízos causados em função do objeto do contrato a ser firmado, bem como por todos os danos e prejuízos decorrentes de paralizações na execução dos serviços, salvo na ocorrência de motivo de força maior, apurados na forma da legislação vigente, e desde que comunicados ao MPBA no prazo de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inserir prazo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exemplo: 48 (quarenta e oito) horas] do fato, ou da ordem expressa e escrita do MPBA];</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EE7CA3" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1B2E022F" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D303BC1" w14:textId="74F4DBA7" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.2 Prestar diretamente os serviços ora contratados, não os transferindo a outrem, no todo ou em parte, observando-se as regras para subcontratação definidas neste instrumento;</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>3.14.1.4 Reparar, corrigir, remover, reconstruir ou substituir, total ou parcialmente, às suas expensas, no prazo fixado neste Termo de Referência, o objeto do futuro contrato em que se verifiquem má qualidade, vícios, defeitos ou incorreções, resultantes de execução irregular, do emprego de materiais ou equipamentos inadequados, se for o caso, ou não correspondente(s) ao(s) material(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2EB94CC3" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7130FA" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.3 Dispor de toda mão de obra, veículos, transportes, insumos e materiais necessários à execução dos serviços objeto deste instrumento;</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="6877BD99" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5770ED2A" w14:textId="184506A1" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.4 Manter sob sua exclusiva responsabilidade toda a supervisão e direção da mão de obra necessária para a completa e eficiente execução dos serviços objeto deste instrumento;</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve">3.14.1.5 Comunicar ao </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>MPBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve">, no prazo de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inserir prazo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.5 Manter durante toda a execução do contrato, em compatibilidade com as obrigações assumidas, todas as condições exigidas para a contratação;</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="72BFF70D" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t>que antecede a data da execução, os motivos que impossibilitem o cumprimento do prazo previsto, com a devida comprovação; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22475853" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.6 Assegurar que os serviços objeto deste instrumento não sofram solução de continuidade durante todo o prazo da sua vigência;</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="4387044B" w14:textId="242C2F17" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2614297E" w14:textId="6D30AAA4" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.14.1.7 Responsabilizar-se pelo cumprimento das obrigações previstas em Acordo, Convenção, Dissídio Coletivo de Trabalho ou equivalentes das categorias abrangidas pela contratação, por todas as obrigações trabalhistas, sociais, previdenciárias, tributárias e as demais previstas em legislação específica, cuja inadimplência não transfere a responsabilidade ao </w:t>
-[...130 lines deleted...]
-    <w:p w14:paraId="177930D7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t>3.14.1.6 Manter, durante toda a execução do futuro contrato, em compatibilidade com as obrigações assumidas, todas as condições de habilitação e qualificação exigidas na licitação; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E88893B" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.8 Emitir notas fiscais/faturas de acordo com a legislação, contendo descrição dos serviços, indicação de quantidades, preços unitários e valor total, observando-se, ainda, o quanto disposto nos itens 3.10 e 3.11 deste instrumento;</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="5CBC2B7D" w14:textId="7CA2FFC3" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0705A10F" w14:textId="07BA09AB" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.14.1.9 Responsabilizar-se pelos vícios e danos decorrentes da execução do objeto, bem como por todo e qualquer dano causado à Administração ou terceiros, não reduzindo essa responsabilidade a fiscalização ou o acompanhamento da execução contratual pelo </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="779FFC1B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t>3.14.1.7 Promover a destinação final ambientalmente adequada do dos materiais eventualmente empregados na prestação dos serviços, sempre que a legislação assim o exigir; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E008367" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.10 Providenciar e manter atualizadas todas as licenças e alvarás junto às repartições competentes que, porventura, sejam necessários à execução do contrato;</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="05D1FB4A" w14:textId="29A92382" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BE0724" w14:textId="4ADE22D2" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.14.1.11 Atender, nos prazos consignados neste instrumento, às recusas ou determinações, pelo </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve">3.14.1.8 Prestar ao </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CONTRATANTE</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>MPBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, de refazimento de serviços que não estejam sendo ou não tenham sido executados de acordo com as Normas Técnicas e/ou em conformidade com as condições deste instrumento ou do processo de dispensa de licitação que o originou, providenciando sua imediata correção ou realização, sem ônus para o </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="5738B7FB" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t>, sempre que necessário, esclarecimentos, fornecendo toda e qualquer orientação necessária; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3924F2AE" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.12 Comunicar ao Fiscal do contrato, no prazo de 24 (vinte e quatro) horas, qualquer ocorrência anormal ou acidente que se verifique no local dos serviços;</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="60CBDE07" w14:textId="7194766D" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597EC7C3" w14:textId="33F13EA0" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">3.14.1.13 Prestar todo esclarecimento ou informação solicitada pelo </w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="25996DE3" w14:textId="2090831F" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t>3.14.1.9 Dispor de toda mão de obra, veículos, transportes, insumos, Alvarás, licenciamentos, autorizações e materiais necessários à execução do objeto deste Termo de Referência; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC279C6" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.14.1.14 Paralisar, por determinação do </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="0970D1A6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C69D63" w14:textId="14D1E1DF" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.15 Não permitir a utilização de qualquer trabalho do menor de dezesseis anos, exceto na condição de aprendiz para os maiores de quatorze anos, nem permitir a utilização do trabalho do menor de dezoito anos em trabalho noturno, perigoso ou insalubre;</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="2CD7FD99" w14:textId="27F5C36F" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t>3.14.1.10 Assegurar que o objeto deste Termo de Referência não sofra solução de continuidade durante todo o prazo da sua vigência; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6890AD90" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.14.1.16 Não contratar, durante a vigência do contrato, cônjuge, companheiro ou parente em linha reta, colateral ou por afinidade, até o terceiro grau, de dirigente do </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="7528B031" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115F5BE9" w14:textId="7DA5A2CE" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="34FC514C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.14.1.11 Responsabilizar-se pelo cumprimento das obrigações trabalhistas, sociais, previdenciárias, tributárias e as demais previstas em legislação específica na execução do objeto, cuja inadimplência não transfere a responsabilidade ao </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MPBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1255B105" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.17 Guardar sigilo sobre todas as informações obtidas em decorrência do cumprimento do contrato;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4EC79013" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C74C935" w14:textId="484BE293" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="58EEFCF8" w14:textId="1F8C2D0F" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.14.1.12 A eventual retenção de tributos pelo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MPBA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>não implicará a responsabilização deste, em hipótese alguma, por quaisquer penalidades ou gravames futuros, decorrentes de inadimplemento(s) de tributos pelo fornecedor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2757DF88" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.14.1.18 Cumprir, além dos postulados legais vigentes de âmbito federal, estadual ou municipal, as normas de segurança do </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="35182079" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71271FD2" w14:textId="0937C67D" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.19 Cumprir, durante todo o período de execução do contrato, a reserva de cargos prevista em lei para pessoa com deficiência, para reabilitado da Previdência Social ou para aprendiz, bem como as reservas de cargos previstas na legislação (art. 116 da Lei Federal nº 14.133/2021);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79A299B2" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00FD14B3">
+        <w:t xml:space="preserve">3.14.1.13 Emitir notas fiscais/faturas de acordo com a legislação, contendo descrição do objeto, indicação de quantidades, preços unitários e valor total, competindo ao fornecedor, ainda, observar, de acordo com a previsão da legislação tributária aplicável, nas hipóteses de retenção de tributos pelo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MPBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, a necessidade de seu destaque, se cabível, bem como a discriminação das informações requeridas nas Notas Fiscais, conforme os comandos legais específicos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FCBD12" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5CE2A0B9" w14:textId="462FA726" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEDFFBA" w14:textId="41E97907" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.14.1.2</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve">3.14.1.14 Responsabilizar-se pelos vícios, ainda que ocultos, e danos decorrentes da execução do objeto, bem como por todo e qualquer dano causado à Administração ou terceiros, não reduzindo essa responsabilidade a fiscalização ou o acompanhamento da execução contratual pelo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>MPBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Permitir e oferecer condições para a mais ampla e completa fiscalização durante a vigência deste instrumento, fornecendo informações, propiciando o acesso à documentação pertinente e à execução contratual, e atendendo às observações e exigências apresentadas pela fiscalização;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38EC5763" w14:textId="77777777" w:rsidR="009A1DF6" w:rsidRDefault="009A1DF6" w:rsidP="00421D4D">
+        <w:t>, que ficará autorizado a descontar dos pagamentos devidos ou da garantia, caso exigida, o valor correspondente aos danos sofridos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B787882" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B3E979" w14:textId="64F3F024" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.14.1.15 Atender, nos prazos consignados neste instrumento, às recusas ou determinações, pelo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MPBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de refazimento dos serviços que não estejam sendo ou não tenham sido executados de acordo com o estipulado neste instrumento, providenciando sua imediata correção, sem ônus para o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MPBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C107D0E" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9A6178" w14:textId="16CC64B8" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.14.1.15.1 Comunicar ao </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MPBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, no prazo de 24 (vinte e quatro) horas, qualquer ocorrência anormal relativa à execução; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709A1B46" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63152EBC" w14:textId="5E8C2982" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.14.1.16 Prestar todo esclarecimento ou informação solicitada pelo MPBA ou por seus prepostos, garantindo-lhes o acesso, a qualquer tempo, aos documentos relativos à execução do objeto; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAEC820" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524047B2" w14:textId="10756793" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.14.1.17 Não contratar, durante a vigência do futuro contrato, cônjuge, companheiro ou parente em linha reta, colateral ou por afinidade, até o terceiro grau, de dirigente do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MPBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ou do fiscal ou do gestor, nos termos do artigo 48, parágrafo único, da Lei 14.133/2021; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070B49DD" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571D60BA" w14:textId="1147B2EA" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.14.1.18 Guardar sigilo sobre todas as informações obtidas em decorrência do cumprimento do futuro contrato; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D149750" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FDA670" w14:textId="5EE203C2" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.14.1.19 Cumprir, durante todo o período de execução do futuro contrato, a reserva de cargos prevista em lei para pessoa com deficiência, para reabilitado da Previdência Social ou para aprendiz, bem como as reservas de cargos previstas na legislação (art. 116, da Lei nº 14.133/2021); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E6F060" w14:textId="77777777" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A07CFA" w14:textId="4B716750" w:rsidR="00963EFC" w:rsidRPr="006270E4" w:rsidRDefault="00963EFC" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.14.1.20 Permitir e oferecer condições para a mais ampla e completa fiscalização durante a vigência do futuro contrato, fornecendo informações, propiciando o acesso à documentação pertinente e à execução contratual, e atendendo às observações e exigências apresentadas pela fiscalização; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EC5763" w14:textId="77777777" w:rsidR="009A1DF6" w:rsidRPr="006270E4" w:rsidRDefault="009A1DF6" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32D9ABEB" w14:textId="77777777" w:rsidR="002B1F37" w:rsidRDefault="002B1F37" w:rsidP="00421D4D">
+    <w:p w14:paraId="32D9ABEB" w14:textId="77777777" w:rsidR="002B1F37" w:rsidRPr="006270E4" w:rsidRDefault="002B1F37" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DA7B9C8" w14:textId="23892BFA" w:rsidR="00B178DF" w:rsidRPr="002630F5" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="1DA7B9C8" w14:textId="23892BFA" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.14.2 OBRIGAÇÕES ESPECÍFICAS (DEFINIDAS EM RAZÃO DO OBJETO CONTRATADO)</w:t>
       </w:r>
-      <w:r w:rsidR="00AD2667">
+      <w:r w:rsidR="00AD2667" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00FC6C5A">
+      <w:r w:rsidR="00FC6C5A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002630F5" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="002630F5" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76143C58" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="76143C58" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28274919" w14:textId="0EB5DE3C" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="002630F5" w:rsidP="000D4F84">
+    <w:p w14:paraId="28274919" w14:textId="0EB5DE3C" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="002630F5" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NÃO EXISTEM OBRIGAÇÕES ESPECÍFICAS</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, sendo</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aplicáveis somente os regramentos gerais definidos em lei e no subitem anterior.</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062C0DF7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="062C0DF7" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676F7605" w14:textId="7DFFE0CB" w:rsidR="00B178DF" w:rsidRDefault="002630F5" w:rsidP="002630F5">
+    <w:p w14:paraId="676F7605" w14:textId="7DFFE0CB" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="002630F5" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>B -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> OBRIGAÇÕES ESPECÍFICAS. Indicar</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002630F5">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="002630F5">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inserir</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="002630F5">
+        <w:t>Inserir texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6C5A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC6C5A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CADCD06" w14:textId="77777777" w:rsidR="002630F5" w:rsidRDefault="002630F5" w:rsidP="00421D4D">
+    <w:p w14:paraId="3CADCD06" w14:textId="77777777" w:rsidR="002630F5" w:rsidRPr="006270E4" w:rsidRDefault="002630F5" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62FEF39B" w14:textId="63D4D221" w:rsidR="002630F5" w:rsidRPr="00E17FC8" w:rsidRDefault="009A1DF6" w:rsidP="006738BC">
+    <w:p w14:paraId="62FEF39B" w14:textId="63D4D221" w:rsidR="002630F5" w:rsidRPr="006270E4" w:rsidRDefault="009A1DF6" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E17FC8">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obs</w:t>
       </w:r>
-      <w:r w:rsidR="006738BC" w:rsidRPr="00E17FC8">
+      <w:r w:rsidR="006738BC" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002630F5" w:rsidRPr="00E17FC8">
+      <w:r w:rsidR="002630F5" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: ESPECÍFICAS: Para além das obrigações previstas em lei e daquelas indicadas no subitem 3.14.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0F7ED9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="3A0F7ED9" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:jc w:val="center"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="149ACC72" w14:textId="77777777" w:rsidR="00927EE4" w:rsidRDefault="00927EE4" w:rsidP="00927EE4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149ACC72" w14:textId="77777777" w:rsidR="00927EE4" w:rsidRPr="006270E4" w:rsidRDefault="00927EE4" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w14:paraId="75CCBCAC" w14:textId="77777777" w:rsidTr="009931A7">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="75CCBCAC" w14:textId="77777777" w:rsidTr="009931A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="51A30391" w14:textId="58A1E679" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="009931A7">
+          <w:p w14:paraId="51A30391" w14:textId="58A1E679" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FC6C5A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.15 DAS OBRIGAÇÕES DO CONTRATANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0ECF9B72" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00927EE4">
+    <w:p w14:paraId="0ECF9B72" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="40103D49" w14:textId="22CBAEB7" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40103D49" w14:textId="22CBAEB7" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.15.1 OBRIGAÇÕES GERAIS</w:t>
       </w:r>
-      <w:r w:rsidR="000D4F84">
+      <w:r w:rsidR="000D4F84" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0BE56C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="4A0BE56C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="456D3A26" w14:textId="69AE5842" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="5AE8C0F0" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Fontepargpadro1"/>
+        </w:rPr>
+        <w:t>3.16.1.1 Receber os serviços no prazo e condições estabelecidas neste instrumento;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3E9AC5" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C4480A" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="Fontepargpadro1"/>
+        </w:rPr>
+        <w:t>3.16.1.2 Verificar minuciosamente, no prazo fixado, a conformidade dos serviços recebidos provisoriamente com as especificações constantes do ato de autorização da contratação e da proposta, para fins de aceitação e recebimento definitivo;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="Fontepargpadro1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0C849F" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E488B33" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="Fontepargpadro1"/>
+        </w:rPr>
+        <w:t>3.16.1.3 Comunicar ao fornecedor, por escrito, sobre imperfeições, falhas ou irregularidades verificadas no objeto fornecido, para que seja refeito, reparado ou corrigido;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1010E94A" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D2737A" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0A5C9C73" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+        </w:rPr>
+        <w:t>3.16.1.4 Acompanhar e fiscalizar o cumprimento das obrigações do fornecedor, através de comissão/servidor especialmente designado;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA506FA" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3509A82C" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1DEA96AF" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+        </w:rPr>
+        <w:t> 3.16.1.5 Efetuar o pagamento ao fornecedor no valor correspondente a execução do objeto, no prazo e forma estabelecidos neste Termo de Referência;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E85637F" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E46CBDC" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Fontepargpadro1"/>
+        </w:rPr>
+        <w:t>3.16.1.6 Rejeitar os serviços executados fora das especificações exigidas ou quando não estejam de conformidade com os padrões de qualidade, dando ciência dos motivos da recusa ao fornecedor, que assumirá todas as despesas daí decorrentes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D07B720" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C091860" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4BA3862C" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+        </w:rPr>
+        <w:t>3.16.1.7 Notificar previamente ao fornecedor, quando da aplicação de penalidades;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F8D4DF" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0B391E" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5B5F3494" w14:textId="75947210" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+        </w:rPr>
+        <w:t>3.16.1.8 Atestar as notas fiscais/faturas emitidas pelo fornecedor, recusando-as quando inexatas ou incorretas, efetuando todos os pagamentos nas condições pactuadas;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759B0006" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Fontepargpadro1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565CD4FF" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Fontepargpadro1"/>
+        </w:rPr>
+        <w:t>3.16.1.9 Emitir Ordem de Serviço para instruir a execução dos serviços;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42642D5A" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182CB30F" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Fontepargpadro1"/>
+        </w:rPr>
+        <w:t>3.16.1.10 Rejeitar, no todo ou em parte, os serviços executados em desacordo com as exigências do Termo de Referência e seus anexos.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="Fontepargpadro1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DE065E" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A6F54D" w14:textId="77777777" w:rsidR="00B83920" w:rsidRPr="006270E4" w:rsidRDefault="00B83920" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="western"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="Fontepargpadro1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...8 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.16.1.10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...201 lines deleted...]
-    <w:p w14:paraId="3904D34E" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+        </w:rPr>
+        <w:t>Explicitamente emitir decisão sobre todas as solicitações e reclamações relacionadas à execução do presente Contrato, ressalvados os requerimentos manifestamente impertinentes, meramente protelatórios ou de nenhum interesse para a boa execução do ajuste, observando os prazos legalmente estabelecidos, contados da data da conclusão da instrução do requerimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC8E6FF" w14:textId="77777777" w:rsidR="009A1DF6" w:rsidRPr="006270E4" w:rsidRDefault="009A1DF6" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Fontepargpadro1"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
-[...76 lines deleted...]
-    <w:p w14:paraId="540B973E" w14:textId="5B4020B0" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    </w:p>
+    <w:p w14:paraId="540B973E" w14:textId="5B4020B0" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.15.2 OBRIGAÇÕES ESPECÍFICAS (DEFINIDAS EM RAZÃO DO OBJETO CONTRATADO)</w:t>
       </w:r>
-      <w:r w:rsidR="006738BC">
+      <w:r w:rsidR="006738BC" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC6C5A" w:rsidRPr="00C738C7">
+      <w:r w:rsidR="00FC6C5A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F938AC" w14:textId="77777777" w:rsidR="00FC6C5A" w:rsidRDefault="00FC6C5A" w:rsidP="002630F5">
+    <w:p w14:paraId="12F938AC" w14:textId="77777777" w:rsidR="00FC6C5A" w:rsidRPr="006270E4" w:rsidRDefault="00FC6C5A" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1951D784" w14:textId="12B3B37B" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="002630F5" w:rsidP="002630F5">
+    <w:p w14:paraId="1951D784" w14:textId="12B3B37B" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="002630F5" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NÃO EXISTEM OBRIGAÇÕES ESPECÍFICAS</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, sendo aplicáveis somente os regramentos gerais definidos no subitem anterior.</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C5A689" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="002630F5">
+    <w:p w14:paraId="73C5A689" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B3BCDD0" w14:textId="60B2EB5F" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="002630F5" w:rsidP="002630F5">
+    <w:p w14:paraId="1B3BCDD0" w14:textId="60B2EB5F" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="002630F5" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="680"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>B -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> OBRIGAÇÕES ESPECÍFICAS. Indicar</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00FC6C5A" w:rsidRPr="002630F5">
+      <w:r w:rsidR="00FC6C5A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Inserir</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="2A6B68A8" w14:textId="77777777" w:rsidR="00B9600B" w:rsidRDefault="00B9600B" w:rsidP="009A1DF6">
+        <w:t>[Inserir texto.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6B68A8" w14:textId="77777777" w:rsidR="00B9600B" w:rsidRPr="006270E4" w:rsidRDefault="00B9600B" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="426"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="3C199E42" w14:textId="79C80C4A" w:rsidR="00FC6C5A" w:rsidRPr="00DD148A" w:rsidRDefault="009A1DF6" w:rsidP="006738BC">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C199E42" w14:textId="79C80C4A" w:rsidR="00FC6C5A" w:rsidRPr="006270E4" w:rsidRDefault="009A1DF6" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obs</w:t>
       </w:r>
-      <w:r w:rsidR="006738BC">
+      <w:r w:rsidR="006738BC" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC6C5A">
+      <w:r w:rsidR="00FC6C5A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="4E700FC4" w14:textId="77777777" w:rsidR="00FC6C5A" w:rsidRDefault="00FC6C5A" w:rsidP="00B9600B">
+        <w:t>: ESPECÍFICAS: Para além das obrigações previstas em lei e daquelas indicadas no subitem 3.15.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E700FC4" w14:textId="77777777" w:rsidR="00FC6C5A" w:rsidRPr="006270E4" w:rsidRDefault="00FC6C5A" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="29C23BB4" w14:textId="77777777" w:rsidR="00FC6C5A" w:rsidRDefault="00FC6C5A" w:rsidP="00B9600B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C23BB4" w14:textId="77777777" w:rsidR="00FC6C5A" w:rsidRPr="006270E4" w:rsidRDefault="00FC6C5A" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w14:paraId="4A4678AA" w14:textId="77777777" w:rsidTr="000D4F84">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="4A4678AA" w14:textId="77777777" w:rsidTr="000D4F84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="4C17DB57" w14:textId="29D74864" w:rsidR="00DE68CD" w:rsidRPr="0068395C" w:rsidRDefault="00DE68CD" w:rsidP="000D4F84">
+          <w:p w14:paraId="4C17DB57" w14:textId="29D74864" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:ind w:left="30"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0068395C">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.16 INDICAÇÃO SOBRE A NECESSIDADE DE GARANTIA CONTRATUAL, COM PERCENTUAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F60E9D2" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRDefault="00DE68CD" w:rsidP="00B9600B">
+    <w:p w14:paraId="4F60E9D2" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="6B8CFF9D" w14:textId="7D4DCEA8" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00FC6C5A" w:rsidP="00FC6C5A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8CFF9D" w14:textId="7D4DCEA8" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00FC6C5A" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>A -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> NÃO SERÁ EXIGIDA GARANTIA CONTRATUAL</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B370D51" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00421D4D">
+    <w:p w14:paraId="1B370D51" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CADF5D7" w14:textId="5CA82AEB" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00FC6C5A" w:rsidP="00FC6C5A">
+    <w:p w14:paraId="5CADF5D7" w14:textId="5CA82AEB" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00FC6C5A" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F67D2">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008F67D2">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>B -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="00DD148A">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SERÁ EXIGIDA GARANTIA CONTRATUAL</w:t>
       </w:r>
-      <w:r w:rsidR="000D4F84">
+      <w:r w:rsidR="000D4F84" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, CONFORME REGRAS ABAIXO:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BD326B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRDefault="00B178DF" w:rsidP="00FB3F17">
+    <w:p w14:paraId="18BD326B" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AC393D5" w14:textId="201FAB5C" w:rsidR="0068395C" w:rsidRPr="0068395C" w:rsidRDefault="006C77A4" w:rsidP="00DB294C">
+    <w:p w14:paraId="1AC393D5" w14:textId="201FAB5C" w:rsidR="0068395C" w:rsidRPr="006270E4" w:rsidRDefault="006C77A4" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1380"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B.1 </w:t>
       </w:r>
-      <w:r w:rsidR="0068395C" w:rsidRPr="0068395C">
+      <w:r w:rsidR="0068395C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Percentual exigido: </w:t>
       </w:r>
-      <w:r w:rsidR="0068395C" w:rsidRPr="0068395C">
+      <w:r w:rsidR="0068395C" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(escolher UMA opção)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2158D0F6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="0068395C" w:rsidRDefault="00B178DF" w:rsidP="0068395C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0068395C">
+    <w:p w14:paraId="2158D0F6" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6273EF5F" w14:textId="5E380173" w:rsidR="0068395C" w:rsidRPr="0068395C" w:rsidRDefault="0068395C" w:rsidP="0068395C">
+    <w:p w14:paraId="6273EF5F" w14:textId="5E380173" w:rsidR="0068395C" w:rsidRPr="006270E4" w:rsidRDefault="0068395C" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2865"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1588"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0068395C">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0068395C">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C77A4">
+      <w:r w:rsidR="006C77A4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="0068395C">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0068395C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  5% (cinco por cento)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0068395C">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0068395C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67553F7D" w14:textId="65D60948" w:rsidR="00B178DF" w:rsidRPr="0068395C" w:rsidRDefault="0068395C" w:rsidP="0068395C">
+    <w:p w14:paraId="67553F7D" w14:textId="65D60948" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="0068395C" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2865"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1588"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0068395C">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0068395C">
+        <w:t>(   )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C77A4">
+      <w:r w:rsidR="006C77A4" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
-      <w:r w:rsidRPr="0068395C">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0068395C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  OUTRO*. Indicar:  </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0068395C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0068395C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0068395C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0068395C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0068395C">
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B178DF" w:rsidRPr="0068395C">
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178DF" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> por cento)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B031CF7" w14:textId="36B8B489" w:rsidR="00B178DF" w:rsidRPr="00E73273" w:rsidRDefault="00B178DF" w:rsidP="00E73273">
+    <w:p w14:paraId="1B031CF7" w14:textId="36B8B489" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E73273">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Justificativa para garantias com percentual superior a 5% (e limitadas a 10%) do valor inicial da contratação:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E73273">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00273B7A" w:rsidRPr="00E73273">
+      <w:r w:rsidR="00273B7A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E73273">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nserir</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E73273">
+        <w:t>nserir texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00273B7A" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> texto</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D2D20E" w14:textId="0E9DE86A" w:rsidR="00273B7A" w:rsidRPr="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00273B7A">
-[...8 lines deleted...]
-    <w:p w14:paraId="7511E41C" w14:textId="77777777" w:rsidR="003C7739" w:rsidRPr="003C7739" w:rsidRDefault="003C7739" w:rsidP="003C7739">
+    <w:p w14:paraId="29D2D20E" w14:textId="0E9DE86A" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191E3BC1" w14:textId="30BCBCFB" w:rsidR="003C7739" w:rsidRPr="006270E4" w:rsidRDefault="003C7739" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C7739">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="01FAE1BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B.2 </w:t>
       </w:r>
-      <w:r w:rsidR="005E19A1" w:rsidRPr="003C7739">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="005E19A1" w:rsidRPr="01FAE1BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prazo para apresentação da garantia:</w:t>
+      </w:r>
+      <w:r w:rsidR="005E19A1" w:rsidRPr="01FAE1BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   ______ </w:t>
       </w:r>
-      <w:r w:rsidR="005E19A1" w:rsidRPr="003C7739">
-[...7 lines deleted...]
-    <w:p w14:paraId="65147B09" w14:textId="68DCAE26" w:rsidR="005E19A1" w:rsidRPr="003C7739" w:rsidRDefault="005E19A1" w:rsidP="003C7739">
+      <w:r w:rsidR="005E19A1" w:rsidRPr="01FAE1BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dias após assinatura do contrato.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7511E41C" w14:textId="3DC3BE5C" w:rsidR="003C7739" w:rsidRPr="006270E4" w:rsidRDefault="005E19A1" w:rsidP="01FAE1BB">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C7739">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="01FAE1BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC10001" w14:textId="7A8203E7" w:rsidR="005E19A1" w:rsidRPr="003C7739" w:rsidRDefault="003C7739" w:rsidP="003C7739">
+    <w:p w14:paraId="14B1ECD3" w14:textId="2999DB3A" w:rsidR="74159C4B" w:rsidRDefault="74159C4B" w:rsidP="01FAE1BB">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C7739">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="01FAE1BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Em se tratando de Ata de Registro de Preços, a garantia somente deverá ser apresentada quando da efetiva contratação, nos limites dos valores a serem efetivamente contratados. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="01FAE1BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1D1C2C" w14:textId="75043217" w:rsidR="01FAE1BB" w:rsidRDefault="01FAE1BB" w:rsidP="01FAE1BB">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65147B09" w14:textId="68DCAE26" w:rsidR="005E19A1" w:rsidRPr="006270E4" w:rsidRDefault="005E19A1" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC10001" w14:textId="7A8203E7" w:rsidR="005E19A1" w:rsidRPr="006270E4" w:rsidRDefault="003C7739" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B.3 </w:t>
       </w:r>
-      <w:r w:rsidR="005E19A1" w:rsidRPr="003C7739">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005E19A1" w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prazo de duração da garantia contratual na modalidade seguro-garantia:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502A0A3E" w14:textId="4317D5DA" w:rsidR="005E19A1" w:rsidRDefault="005E19A1" w:rsidP="009E0670">
+    <w:p w14:paraId="502A0A3E" w14:textId="4317D5DA" w:rsidR="005E19A1" w:rsidRPr="006270E4" w:rsidRDefault="005E19A1" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009E0670">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009E0670">
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00925A66" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00925A66">
+        <w:t xml:space="preserve">I - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">I - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E0670">
+        <w:t>A MESMA DA CONTRATAÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0670" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A MESMA DA CONTRATAÇÃO</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0023897C" w14:textId="77777777" w:rsidR="009E0670" w:rsidRPr="009E0670" w:rsidRDefault="009E0670" w:rsidP="009E0670">
+    <w:p w14:paraId="0023897C" w14:textId="77777777" w:rsidR="009E0670" w:rsidRPr="006270E4" w:rsidRDefault="009E0670" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="77D7CB3B" w14:textId="32653A5A" w:rsidR="005E19A1" w:rsidRPr="009E0670" w:rsidRDefault="005E19A1" w:rsidP="009E0670">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D7CB3B" w14:textId="32653A5A" w:rsidR="005E19A1" w:rsidRPr="006270E4" w:rsidRDefault="005E19A1" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="009E0670">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009E0670">
+        <w:t xml:space="preserve">(   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="00925A66" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00925A66">
+        <w:t xml:space="preserve">II - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">II - </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>______dias/meses após a vigência da contratação</w:t>
       </w:r>
-      <w:r w:rsidR="009E0670">
+      <w:r w:rsidR="009E0670" w:rsidRPr="006270E4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC64E38" w14:textId="77777777" w:rsidR="00B9600B" w:rsidRPr="00DD148A" w:rsidRDefault="00B9600B" w:rsidP="00A53413">
+    <w:p w14:paraId="5EC64E38" w14:textId="77777777" w:rsidR="00B9600B" w:rsidRPr="006270E4" w:rsidRDefault="00B9600B" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BA14C97" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="00DD148A" w:rsidRDefault="00B178DF" w:rsidP="00A53413">
+    <w:p w14:paraId="1BA14C97" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
       <w:pPr>
         <w:ind w:left="35"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE68CD" w:rsidRPr="00287422" w14:paraId="7DC5196B" w14:textId="77777777" w:rsidTr="00DE68CD">
+      <w:tr w:rsidR="00DE68CD" w:rsidRPr="006270E4" w14:paraId="7DC5196B" w14:textId="77777777" w:rsidTr="00DE68CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="00B01292" w14:textId="00116229" w:rsidR="00DE68CD" w:rsidRPr="00287422" w:rsidRDefault="00DE68CD" w:rsidP="00DE68CD">
+          <w:p w14:paraId="00B01292" w14:textId="00116229" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00287422">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.17 INFORMAÇÕES ORÇAMENTÁRIAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B5CB47B" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRPr="00287422" w:rsidRDefault="00DE68CD" w:rsidP="005E19A1">
+    <w:p w14:paraId="7B5CB47B" w14:textId="77777777" w:rsidR="00DE68CD" w:rsidRPr="006270E4" w:rsidRDefault="00DE68CD" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00287422">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32584555" w14:textId="77777777" w:rsidR="00B178DF" w:rsidRPr="006270E4" w:rsidRDefault="00B178DF" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CONFORME FORMULÁRIOS DE INFORMAÇÕES ORÇAMENTÁRIAS ANEXOS AO EXPEDIENTE DE CONTRATAÇÃO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0B29B7" w14:textId="77777777" w:rsidR="00925A66" w:rsidRPr="00287422" w:rsidRDefault="00925A66" w:rsidP="00421D4D">
-[...10 lines deleted...]
-    <w:p w14:paraId="467C3534" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00273B7A">
+    <w:p w14:paraId="6F0B29B7" w14:textId="77777777" w:rsidR="00925A66" w:rsidRPr="006270E4" w:rsidRDefault="00925A66" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467C3534" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00273B7A" w14:paraId="161A5A75" w14:textId="77777777" w:rsidTr="00DB294C">
+      <w:tr w:rsidR="00273B7A" w:rsidRPr="006270E4" w14:paraId="161A5A75" w14:textId="77777777" w:rsidTr="00DB294C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2611DB64" w14:textId="66748597" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="2611DB64" w14:textId="66748597" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0072795A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
-            <w:r w:rsidR="00287422">
+            <w:r w:rsidR="00287422" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="0072795A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>RESPONSÁVEL PELO PREENCHIMENTO DESTE DOCUMENTO</w:t>
+              <w:t xml:space="preserve"> RESPONSÁVEL PELO PREENCHIMENTO DESTE DOCUMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C0CE6CA" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00273B7A">
+    <w:p w14:paraId="0C0CE6CA" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3232"/>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00273B7A" w14:paraId="45F1DE78" w14:textId="77777777" w:rsidTr="00DB294C">
+      <w:tr w:rsidR="00273B7A" w:rsidRPr="006270E4" w14:paraId="45F1DE78" w14:textId="77777777" w:rsidTr="00DB294C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5959835B" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="5959835B" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F67D2">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MATRÍCULA:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A112714" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="5A112714" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F150F1E" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="5F150F1E" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273B7A" w14:paraId="0AE9E11F" w14:textId="77777777" w:rsidTr="00DB294C">
+      <w:tr w:rsidR="00273B7A" w:rsidRPr="006270E4" w14:paraId="0AE9E11F" w14:textId="77777777" w:rsidTr="00DB294C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF08300" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="008F67D2" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="6AF08300" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F67D2">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NOME DO SERVIDOR:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27DE75F0" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="27DE75F0" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5F3110" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="1C5F3110" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273B7A" w14:paraId="39D70AA7" w14:textId="77777777" w:rsidTr="00DB294C">
+      <w:tr w:rsidR="00273B7A" w:rsidRPr="006270E4" w14:paraId="39D70AA7" w14:textId="77777777" w:rsidTr="00DB294C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="496E1F7A" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="008F67D2" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="496E1F7A" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F67D2">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UNIDADE ADMINISTRATIVA:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20BA7486" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="20BA7486" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C14ED0E" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="2C14ED0E" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273B7A" w14:paraId="7A92F9FC" w14:textId="77777777" w:rsidTr="00DB294C">
+      <w:tr w:rsidR="00273B7A" w:rsidRPr="006270E4" w14:paraId="7A92F9FC" w14:textId="77777777" w:rsidTr="00DB294C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09C076F9" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="008F67D2" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="09C076F9" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F67D2">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INSERIR ASSINATURA DIGITAL:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37A0DAD1" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="37A0DAD1" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30F74BC9" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="30F74BC9" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A2318EA" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="1A2318EA" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F7F9A01" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="4F7F9A01" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D43FFC3" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="6D43FFC3" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64B7CF27" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRDefault="00273B7A" w:rsidP="00DB294C">
+          <w:p w14:paraId="64B7CF27" w14:textId="77777777" w:rsidR="00273B7A" w:rsidRPr="006270E4" w:rsidRDefault="00273B7A" w:rsidP="005F13D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08E0F681" w14:textId="50A3D172" w:rsidR="00AD74ED" w:rsidRPr="00DD148A" w:rsidRDefault="00AD74ED" w:rsidP="00447EBA">
+    <w:p w14:paraId="08E0F681" w14:textId="50A3D172" w:rsidR="00AD74ED" w:rsidRPr="006270E4" w:rsidRDefault="00AD74ED" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B67997" w14:textId="77777777" w:rsidR="00293E31" w:rsidRPr="00EF4CE3" w:rsidRDefault="00293E31" w:rsidP="00293E31">
+    <w:p w14:paraId="69B67997" w14:textId="77777777" w:rsidR="00293E31" w:rsidRPr="006270E4" w:rsidRDefault="00293E31" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Obs.: O documento deverá ser assinado </w:t>
       </w:r>
-      <w:r w:rsidRPr="00062537">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>digitalmente</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pelo servidor responsável pelo preenchimento. Inserir no processo SEI no formato PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7595A4" w14:textId="77777777" w:rsidR="002F5C58" w:rsidRPr="00DD148A" w:rsidRDefault="002F5C58" w:rsidP="00876BA9">
-[...11 lines deleted...]
-    <w:p w14:paraId="0BAC69C1" w14:textId="77777777" w:rsidR="00921CCF" w:rsidRPr="00DD148A" w:rsidRDefault="00921CCF">
+    <w:p w14:paraId="4B7595A4" w14:textId="77777777" w:rsidR="002F5C58" w:rsidRPr="006270E4" w:rsidRDefault="002F5C58" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BAC69C1" w14:textId="77777777" w:rsidR="00921CCF" w:rsidRPr="006270E4" w:rsidRDefault="00921CCF" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DD148A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796A50A4" w14:textId="77777777" w:rsidR="00293E31" w:rsidRDefault="00293E31" w:rsidP="000E4C08">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="796A50A4" w14:textId="77777777" w:rsidR="00293E31" w:rsidRPr="006270E4" w:rsidRDefault="00293E31" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2853D8C7" w14:textId="69944D67" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00293E31">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>APENSO I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B0081C" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08" w:rsidP="000E4C08">
+    <w:p w14:paraId="33B0081C" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="10339" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10339"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E4C08" w:rsidRPr="00DD148A" w14:paraId="7A4D5275" w14:textId="77777777">
+      <w:tr w:rsidR="000E4C08" w:rsidRPr="006270E4" w14:paraId="7A4D5275" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0333EE65" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="0333EE65" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TABELA INDICATIVA DOS ITENS DE SERVIÇO A SEREM CONTRATADOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03615470" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08" w:rsidP="000E4C08">
-[...9 lines deleted...]
-    <w:p w14:paraId="47F0EF87" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08" w:rsidP="000E4C08">
+    <w:p w14:paraId="03615470" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F0EF87" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="45" w:type="dxa"/>
           <w:left w:w="45" w:type="dxa"/>
           <w:bottom w:w="45" w:type="dxa"/>
           <w:right w:w="45" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E4C08" w:rsidRPr="00DD148A" w14:paraId="738B7835" w14:textId="77777777" w:rsidTr="00157491">
+      <w:tr w:rsidR="000E4C08" w:rsidRPr="006270E4" w14:paraId="738B7835" w14:textId="77777777" w:rsidTr="00157491">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0121F9A5" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="0121F9A5" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Ttulodatabela"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ITEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F72DC20" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="0F72DC20" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Ttulodatabela"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DESCRIÇÃO DO SERVIÇO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44737F68" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="44737F68" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Ttulodatabela"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UNIDADE DE MEDIDA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DEB9E93" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="1DEB9E93" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Ttulodatabela"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>QUANTIDADE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="732F2AD7" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="732F2AD7" w14:textId="3ACDF2F2" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Ttulodatabela"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Código do item de serviço, com descrição</w:t>
+              <w:t>Código do item de serviço</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidR="00C75806">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (CATSER)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006270E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, com descrição</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4C08" w:rsidRPr="00DD148A" w14:paraId="1F9F3FEA" w14:textId="77777777" w:rsidTr="00157491">
+      <w:tr w:rsidR="000E4C08" w:rsidRPr="006270E4" w14:paraId="1F9F3FEA" w14:textId="77777777" w:rsidTr="00157491">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="488F7E11" w14:textId="0F0FA39C" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="00157491">
+          <w:p w14:paraId="488F7E11" w14:textId="0F0FA39C" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="00157491" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="000E4C08" w:rsidRPr="00DD148A">
+            <w:r w:rsidR="000E4C08" w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E432E9" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="43E432E9" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2481DB3B" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="2481DB3B" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24C41DF5" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="24C41DF5" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12BE0A56" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="12BE0A56" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4C08" w:rsidRPr="00DD148A" w14:paraId="5FD800E9" w14:textId="77777777" w:rsidTr="00157491">
+      <w:tr w:rsidR="000E4C08" w:rsidRPr="006270E4" w14:paraId="5FD800E9" w14:textId="77777777" w:rsidTr="00157491">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B63B01A" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="3B63B01A" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A67A2D8" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="7A67A2D8" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DF2AA8" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="74DF2AA8" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30746857" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="30746857" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD3AE70" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="7CD3AE70" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4C08" w:rsidRPr="00DD148A" w14:paraId="361356A4" w14:textId="77777777" w:rsidTr="00157491">
+      <w:tr w:rsidR="000E4C08" w:rsidRPr="006270E4" w14:paraId="361356A4" w14:textId="77777777" w:rsidTr="00157491">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA7DF28" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="7CA7DF28" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F28ECAE" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="4F28ECAE" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="700C9F75" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="700C9F75" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4E39F3" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="2F4E39F3" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6711EF39" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="6711EF39" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4C08" w:rsidRPr="00DD148A" w14:paraId="717B1EE8" w14:textId="77777777" w:rsidTr="00157491">
+      <w:tr w:rsidR="000E4C08" w:rsidRPr="006270E4" w14:paraId="717B1EE8" w14:textId="77777777" w:rsidTr="00157491">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEFB1DD" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="1EEFB1DD" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C872E6B" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="6C872E6B" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="190CB57C" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="190CB57C" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="179B1E35" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="179B1E35" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34E287A9" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="34E287A9" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4C08" w:rsidRPr="00DD148A" w14:paraId="40DF65AE" w14:textId="77777777" w:rsidTr="00157491">
+      <w:tr w:rsidR="000E4C08" w:rsidRPr="006270E4" w14:paraId="40DF65AE" w14:textId="77777777" w:rsidTr="00157491">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5D932F" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="1B5D932F" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE430F0" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="6FE430F0" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2036503D" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="2036503D" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB1011C" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="5EB1011C" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47847DEA" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="47847DEA" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4C08" w:rsidRPr="00DD148A" w14:paraId="3B59E0DA" w14:textId="77777777" w:rsidTr="00157491">
+      <w:tr w:rsidR="000E4C08" w:rsidRPr="006270E4" w14:paraId="3B59E0DA" w14:textId="77777777" w:rsidTr="00157491">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="554C9EB9" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="554C9EB9" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7772093A" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="7772093A" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD8F718" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="6CD8F718" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8C4BD4" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="5A8C4BD4" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5345E473" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="5345E473" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4C08" w:rsidRPr="00DD148A" w14:paraId="4A766309" w14:textId="77777777" w:rsidTr="00157491">
+      <w:tr w:rsidR="000E4C08" w:rsidRPr="006270E4" w14:paraId="4A766309" w14:textId="77777777" w:rsidTr="00157491">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0213D335" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="0213D335" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9A3AB8" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="4D9A3AB8" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxxxxxxxxxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30CB93F7" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="30CB93F7" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF84386" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="0CF84386" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B432886" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08">
+          <w:p w14:paraId="2B432886" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD148A">
+            <w:r w:rsidRPr="006270E4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>xxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AC23F9D" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08" w:rsidP="000E4C08">
+    <w:p w14:paraId="3AC23F9D" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="3255"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verificar em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00DD148A">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="006270E4">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://catalogo.compras.gov.br/cnbs-web/busca</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490F40BA" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08" w:rsidP="000E4C08">
+    <w:p w14:paraId="490F40BA" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="00000A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD148A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6932FF7A" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08" w:rsidP="000E4C08">
+    <w:p w14:paraId="6932FF7A" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E3FD20D" w14:textId="3FD07934" w:rsidR="000E4C08" w:rsidRDefault="00293E31" w:rsidP="00293E31">
+    <w:p w14:paraId="0E3FD20D" w14:textId="3FD07934" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="00293E31" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Obs.: Informar o código do item de serviço com a respectiva descrição.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEF8DFF" w14:textId="77777777" w:rsidR="00293E31" w:rsidRPr="006270E4" w:rsidRDefault="00293E31" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C550F8" w14:textId="561AF7A8" w:rsidR="00AB724C" w:rsidRPr="00FA1CF0" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk217404873"/>
+      <w:r w:rsidRPr="00FA1CF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ATENÇÃO: UTILIZAR A TABELA COMPLEMENTAR ABAIXO CASO SE TRATE DE DISPENSA ELETRÔNICA (OU EXCLUIR</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="3BEF8DFF" w14:textId="77777777" w:rsidR="00293E31" w:rsidRDefault="00293E31" w:rsidP="00293E31">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QUANDO SE TRATAR DE DISPENSA NÃO ELETRÔNICA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1CF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="30C02C83" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="00AB724C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9907"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB724C" w:rsidRPr="00020710" w14:paraId="7CC0C03C" w14:textId="77777777" w:rsidTr="007D7ACE">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57785F13" w14:textId="0058B087" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PARAMETRIZAÇÃO ENTRE OBJETO E CÓDIGO(S) CAT</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75806">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> INFORMADO(S) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007861B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- DIVERGÊNCIA DE ESPECIFICAÇÕES TÉCNICAS:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FE452AA" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="213"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087653">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A) ITENS SEM DIVERGÊNCIA (SE HOUVER):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00087653">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indicar numeração da </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">coluna ITEM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tabela acima</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="354419C7" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="213"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B) INDICAR DIFERENÇAS PARA OS ITENS DIVERGENTES (PORMENORIZAR POR ITEM LICITADO):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109DAEDA" w14:textId="1E7A26A2" w:rsidR="00AB724C" w:rsidRPr="00EF7B88" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="989"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITEM </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF7B88">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>indicar divergência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (o que tem no CAT</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75806">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e não tem na descrição, ou vice-versa)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C49A695" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00EF7B88" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="989"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITEM </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF7B88">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>indicar divergência</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00885D40" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="989"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITEM </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF7B88">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>indicar divergência</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6E1FCB" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F4" w:eastAsiaTheme="minorEastAsia" w:hAnsi="CIDFont+F4" w:cs="CIDFont+F4"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DC6636C" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00774574" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F4" w:eastAsiaTheme="minorEastAsia" w:hAnsi="CIDFont+F4" w:cs="CIDFont+F4"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F4" w:eastAsiaTheme="minorEastAsia" w:hAnsi="CIDFont+F4" w:cs="CIDFont+F4"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ATENÇÃO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F4" w:eastAsiaTheme="minorEastAsia" w:hAnsi="CIDFont+F4" w:cs="CIDFont+F4"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EE0FFCF" w14:textId="3088D30C" w:rsidR="00AB724C" w:rsidRPr="00774574" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F4" w:eastAsiaTheme="minorEastAsia" w:hAnsi="CIDFont+F4" w:cs="CIDFont+F4"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F4" w:eastAsiaTheme="minorEastAsia" w:hAnsi="CIDFont+F4" w:cs="CIDFont+F4"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PARA ITENS DIVERGENTES, DEVERÃO SER CONSIDERADAS AS ESPECIFICAÇÕES MÍNIMAS CONTIDAS NA COLUNA “DESCRIÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F4" w:eastAsiaTheme="minorEastAsia" w:hAnsi="CIDFont+F4" w:cs="CIDFont+F4"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DO BEM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F4" w:eastAsiaTheme="minorEastAsia" w:hAnsi="CIDFont+F4" w:cs="CIDFont+F4"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>”, EM PREJUÍZO DOS CÓDIGOS CAT</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75806">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F4" w:eastAsiaTheme="minorEastAsia" w:hAnsi="CIDFont+F4" w:cs="CIDFont+F4"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>SER</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00774574">
+              <w:rPr>
+                <w:rFonts w:ascii="CIDFont+F4" w:eastAsiaTheme="minorEastAsia" w:hAnsi="CIDFont+F4" w:cs="CIDFont+F4"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C29AFE" w14:textId="77777777" w:rsidR="00AB724C" w:rsidRPr="00867C5F" w:rsidRDefault="00AB724C" w:rsidP="007D7ACE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2FE40BDA" w14:textId="77777777" w:rsidR="00293E31" w:rsidRPr="006270E4" w:rsidRDefault="00293E31" w:rsidP="005F13D2">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:bCs/>
-[...33 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4169EAE1" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17648F62" w14:textId="3CB9F0C4" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00293E31">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>APENSO II – ESPECIFICAÇÕES TÉCNICAS DETALHADAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DD6DAF" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="00DD148A" w:rsidRDefault="000E4C08" w:rsidP="000E4C08">
-[...21 lines deleted...]
-    <w:p w14:paraId="2BE149FF" w14:textId="77777777" w:rsidR="001C3627" w:rsidRPr="0072795A" w:rsidRDefault="001C3627" w:rsidP="001C3627">
+    <w:p w14:paraId="07DD6DAF" w14:textId="77777777" w:rsidR="000E4C08" w:rsidRPr="006270E4" w:rsidRDefault="000E4C08" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123F926E" w14:textId="77777777" w:rsidR="001C3627" w:rsidRPr="006270E4" w:rsidRDefault="001C3627" w:rsidP="005F13D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE149FF" w14:textId="77777777" w:rsidR="001C3627" w:rsidRPr="006270E4" w:rsidRDefault="001C3627" w:rsidP="005F13D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072795A">
+      <w:r w:rsidRPr="006270E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Inserir texto, se houver</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">[Inserir texto, se houver. Caso contrário, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Caso contrário, </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>deletar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006270E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>deletar</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="3B54ADDF" w14:textId="77777777" w:rsidR="00756B37" w:rsidRPr="00DD148A" w:rsidRDefault="00756B37" w:rsidP="00756B37">
+        <w:t xml:space="preserve"> o item “Apenso II”]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B54ADDF" w14:textId="77777777" w:rsidR="00756B37" w:rsidRPr="006270E4" w:rsidRDefault="00756B37" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6731307A" w14:textId="77777777" w:rsidR="00756B37" w:rsidRPr="00DD148A" w:rsidRDefault="00756B37" w:rsidP="4824D3A6">
+    <w:p w14:paraId="6731307A" w14:textId="77777777" w:rsidR="00756B37" w:rsidRPr="006270E4" w:rsidRDefault="00756B37" w:rsidP="005F13D2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00756B37" w:rsidRPr="00DD148A" w:rsidSect="001767D3">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="00756B37" w:rsidRPr="006270E4" w:rsidSect="001767D3">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1593" w:right="849" w:bottom="568" w:left="1134" w:header="1" w:footer="295" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="060D6BC6" w14:textId="77777777" w:rsidR="0053556E" w:rsidRDefault="0053556E" w:rsidP="00AD74ED">
+    <w:p w14:paraId="4F2B5A9F" w14:textId="77777777" w:rsidR="008F1753" w:rsidRDefault="008F1753" w:rsidP="00AD74ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43E60DA4" w14:textId="77777777" w:rsidR="0053556E" w:rsidRDefault="0053556E" w:rsidP="00AD74ED">
+    <w:p w14:paraId="3BAB9115" w14:textId="77777777" w:rsidR="008F1753" w:rsidRDefault="008F1753" w:rsidP="00AD74ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D98C583" w14:textId="77777777" w:rsidR="0053556E" w:rsidRDefault="0053556E"/>
+    <w:p w14:paraId="7F4E6E82" w14:textId="77777777" w:rsidR="008F1753" w:rsidRDefault="008F1753"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="CIDFont+F4">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Antenna Bold">
     <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7B1760BD" w14:textId="69176BD8" w:rsidR="004A5E0E" w:rsidRPr="00A655BD" w:rsidRDefault="00D130F7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B1760BD" w14:textId="1545C723" w:rsidR="004A5E0E" w:rsidRPr="00A655BD" w:rsidRDefault="4CC11245" w:rsidP="4CC11245">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A655BD">
+    <w:r w:rsidRPr="4CC11245">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Versão – </w:t>
-[...21 lines deleted...]
-      <w:t>/2024</w:t>
+      <w:t>Versão - Junho/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31EEF93D" w14:textId="77777777" w:rsidR="0053556E" w:rsidRDefault="0053556E" w:rsidP="00AD74ED">
+    <w:p w14:paraId="6DEA6E0A" w14:textId="77777777" w:rsidR="008F1753" w:rsidRDefault="008F1753" w:rsidP="00AD74ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20318D4B" w14:textId="77777777" w:rsidR="0053556E" w:rsidRDefault="0053556E" w:rsidP="00AD74ED">
+    <w:p w14:paraId="05894769" w14:textId="77777777" w:rsidR="008F1753" w:rsidRDefault="008F1753" w:rsidP="00AD74ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="128F0C72" w14:textId="77777777" w:rsidR="0053556E" w:rsidRDefault="0053556E"/>
+    <w:p w14:paraId="59268BEC" w14:textId="77777777" w:rsidR="008F1753" w:rsidRDefault="008F1753"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A4D49BA" w14:textId="62F946A4" w:rsidR="000B6A63" w:rsidRDefault="00A83E79" w:rsidP="000B6A63">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00663277">
       <w:rPr>
         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold" w:cs="Antenna Bold"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="715C7878" wp14:editId="25E4FFF6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>82136</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>58361</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="1162050"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
@@ -36351,136 +36899,124 @@
                   </a:prstGeom>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF">
                       <a:alpha val="0"/>
                     </a:srgbClr>
                   </a:solidFill>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="606830E3">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:bookmarkStart w:id="16" w:name="_Hlk16504528"/>
-    <w:bookmarkStart w:id="17" w:name="_Hlk16504529"/>
+    <w:bookmarkStart w:id="15" w:name="_Hlk16504528"/>
+    <w:bookmarkStart w:id="16" w:name="_Hlk16504529"/>
   </w:p>
   <w:p w14:paraId="7483C81B" w14:textId="73272B4A" w:rsidR="006707F8" w:rsidRDefault="000B6A63" w:rsidP="006707F8">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="4E83726D">
       <w:rPr>
         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
       </w:rPr>
       <w:t xml:space="preserve">TERMO DE REFERÊNCIA – </w:t>
     </w:r>
+    <w:bookmarkEnd w:id="15"/>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkEnd w:id="17"/>
     <w:r w:rsidRPr="4E83726D">
       <w:rPr>
         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
       </w:rPr>
       <w:t>DISPENSA DE LICITAÇÃO</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00833DE7">
       <w:rPr>
         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
       </w:rPr>
       <w:t xml:space="preserve">DE VALOR </w:t>
     </w:r>
     <w:r w:rsidR="006707F8">
       <w:rPr>
         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="18BC4963" w14:textId="6045E58A" w:rsidR="000B6A63" w:rsidRPr="006A101E" w:rsidRDefault="002B2A54" w:rsidP="006707F8">
+  <w:p w14:paraId="18BC4963" w14:textId="568FA300" w:rsidR="000B6A63" w:rsidRPr="006A101E" w:rsidRDefault="00A83E79" w:rsidP="006707F8">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...10 lines deleted...]
-    <w:r w:rsidR="00A83E79">
       <w:rPr>
         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
       </w:rPr>
       <w:t>- SERVIÇOS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="73CE9DB2" w14:textId="0A581723" w:rsidR="00D130F7" w:rsidRDefault="00D130F7" w:rsidP="00BF39DC">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:left="-1134"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08BB297D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B19AE4FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -37654,50 +38190,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CDF7925"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A692A9C2"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9F4B7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="761ECAF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37802,51 +38451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F753D86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19A64D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37951,51 +38600,393 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40D30EFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0923672"/>
+    <w:lvl w:ilvl="0" w:tplc="20142942">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2EFA9684">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E586E694">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4064B4D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="438A87DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E7BCDCE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B2B2FD5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="964C70A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9A3682F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43A54BD0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F2E110A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45A34D78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF0CAC30"/>
+    <w:lvl w:ilvl="0" w:tplc="645EFBC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2117" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2837" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3557" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4277" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4997" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5717" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6437" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7157" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45E3625F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28BAB436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="SimSun" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
@@ -38091,51 +39082,51 @@
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="SimSun" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="SimSun" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47D91454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D381EDC"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38204,51 +39195,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57C97151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D0ACD82"/>
     <w:lvl w:ilvl="0" w:tplc="0416000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1865" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -38318,51 +39309,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6185" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6905" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="588E7920"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="456EFE60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="660" w:hanging="660"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="816" w:hanging="660"/>
       </w:pPr>
       <w:rPr>
@@ -38440,51 +39431,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2532" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2688" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE2705A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19E00E96"/>
     <w:lvl w:ilvl="0" w:tplc="179E5228">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="Ø"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="24DA3A40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -38553,51 +39544,51 @@
     <w:lvl w:ilvl="7" w:tplc="25463514">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A796B960">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F9005F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DA406C6"/>
     <w:lvl w:ilvl="0" w:tplc="0416000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38666,51 +39657,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="625352A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="967A592A"/>
     <w:lvl w:ilvl="0" w:tplc="F3D6DE30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -38780,51 +39771,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6288581A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C73AB3B2"/>
     <w:lvl w:ilvl="0" w:tplc="0416000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38893,51 +39884,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65250CCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="759A1D50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -39033,51 +40024,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6527523D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="034006A2"/>
     <w:lvl w:ilvl="0" w:tplc="0416000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="795" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39146,51 +40137,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6555" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6798018D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4BCC3CCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -39259,51 +40250,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A3717ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD4EF736"/>
     <w:lvl w:ilvl="0" w:tplc="0416000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39372,51 +40363,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AAA4A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38B87D9A"/>
     <w:lvl w:ilvl="0" w:tplc="52D4F360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0416000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -39486,51 +40477,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BFD0D93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59C65482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -39627,51 +40618,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C7019DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEEC67AA"/>
     <w:lvl w:ilvl="0" w:tplc="0416000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39740,51 +40731,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DDC3703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="747C205A"/>
     <w:lvl w:ilvl="0" w:tplc="77CA137A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1557" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2277" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -39854,142 +40845,154 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6597" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7317" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1500651858">
+  <w:num w:numId="1" w16cid:durableId="195778735">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1500651858">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1864778743">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="566837737">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="773088311">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1222253043">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="702050533">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1138113119">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="310135301">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="747769001">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1657951385">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2001273181">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1809975081">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1654286656">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1244031016">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1509172480">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="780565038">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1806972610">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2008172316">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="665941856">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1150094708">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1558933915">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="285160333">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="818762637">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2022194234">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1349796559">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="912003824">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1921328732">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1403404926">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="138545233">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1864778743">
-[...65 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="2022194234">
+  <w:num w:numId="31" w16cid:durableId="1476142994">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1349796559">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="32" w16cid:durableId="1300266250">
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -40001,50 +41004,51 @@
     <w:rsid w:val="00016B77"/>
     <w:rsid w:val="00020DC7"/>
     <w:rsid w:val="00021548"/>
     <w:rsid w:val="00023567"/>
     <w:rsid w:val="000256C3"/>
     <w:rsid w:val="00027233"/>
     <w:rsid w:val="0003252C"/>
     <w:rsid w:val="00034E72"/>
     <w:rsid w:val="00035CB1"/>
     <w:rsid w:val="00036D86"/>
     <w:rsid w:val="0003707D"/>
     <w:rsid w:val="000372B8"/>
     <w:rsid w:val="00040266"/>
     <w:rsid w:val="000448E3"/>
     <w:rsid w:val="000449E2"/>
     <w:rsid w:val="00047451"/>
     <w:rsid w:val="000508FD"/>
     <w:rsid w:val="0005379C"/>
     <w:rsid w:val="00054719"/>
     <w:rsid w:val="000609AE"/>
     <w:rsid w:val="00062024"/>
     <w:rsid w:val="00062537"/>
     <w:rsid w:val="00071959"/>
     <w:rsid w:val="000740B8"/>
     <w:rsid w:val="000740F1"/>
+    <w:rsid w:val="00075C9D"/>
     <w:rsid w:val="000809BC"/>
     <w:rsid w:val="00085083"/>
     <w:rsid w:val="00091D23"/>
     <w:rsid w:val="00094EBA"/>
     <w:rsid w:val="000A2380"/>
     <w:rsid w:val="000A28B9"/>
     <w:rsid w:val="000A36C0"/>
     <w:rsid w:val="000A377C"/>
     <w:rsid w:val="000A7E66"/>
     <w:rsid w:val="000B00F9"/>
     <w:rsid w:val="000B2DCA"/>
     <w:rsid w:val="000B6A63"/>
     <w:rsid w:val="000B6E86"/>
     <w:rsid w:val="000B7A05"/>
     <w:rsid w:val="000C03CA"/>
     <w:rsid w:val="000C0E08"/>
     <w:rsid w:val="000C1D5F"/>
     <w:rsid w:val="000C2B4B"/>
     <w:rsid w:val="000C55CD"/>
     <w:rsid w:val="000C6591"/>
     <w:rsid w:val="000C65EC"/>
     <w:rsid w:val="000D020B"/>
     <w:rsid w:val="000D30FC"/>
     <w:rsid w:val="000D3367"/>
     <w:rsid w:val="000D41FE"/>
@@ -40155,64 +41159,66 @@
     <w:rsid w:val="002A1728"/>
     <w:rsid w:val="002A3900"/>
     <w:rsid w:val="002B1F37"/>
     <w:rsid w:val="002B25B2"/>
     <w:rsid w:val="002B2A54"/>
     <w:rsid w:val="002B60C7"/>
     <w:rsid w:val="002B6E13"/>
     <w:rsid w:val="002C16CA"/>
     <w:rsid w:val="002C239D"/>
     <w:rsid w:val="002C5709"/>
     <w:rsid w:val="002E23D5"/>
     <w:rsid w:val="002E6D03"/>
     <w:rsid w:val="002E73F8"/>
     <w:rsid w:val="002F2396"/>
     <w:rsid w:val="002F357D"/>
     <w:rsid w:val="002F5C58"/>
     <w:rsid w:val="002F7ED4"/>
     <w:rsid w:val="00304AF9"/>
     <w:rsid w:val="00315EFC"/>
     <w:rsid w:val="003220A4"/>
     <w:rsid w:val="003220FD"/>
     <w:rsid w:val="00330B0C"/>
     <w:rsid w:val="003310A3"/>
     <w:rsid w:val="00335AD8"/>
     <w:rsid w:val="0035489E"/>
+    <w:rsid w:val="00354C00"/>
     <w:rsid w:val="00354FD9"/>
     <w:rsid w:val="003557D5"/>
     <w:rsid w:val="00361657"/>
     <w:rsid w:val="00364593"/>
     <w:rsid w:val="003740B9"/>
     <w:rsid w:val="00375564"/>
     <w:rsid w:val="00376B77"/>
     <w:rsid w:val="00380CBB"/>
     <w:rsid w:val="003814E6"/>
     <w:rsid w:val="00384A25"/>
     <w:rsid w:val="00385E12"/>
     <w:rsid w:val="00387811"/>
     <w:rsid w:val="0039106B"/>
     <w:rsid w:val="003A70FC"/>
+    <w:rsid w:val="003B20B4"/>
     <w:rsid w:val="003B350F"/>
     <w:rsid w:val="003B5CA4"/>
     <w:rsid w:val="003C545E"/>
     <w:rsid w:val="003C7739"/>
     <w:rsid w:val="003D2962"/>
     <w:rsid w:val="003D31FD"/>
     <w:rsid w:val="003D5566"/>
     <w:rsid w:val="003E1F26"/>
     <w:rsid w:val="003E266D"/>
     <w:rsid w:val="003F326C"/>
     <w:rsid w:val="003F510C"/>
     <w:rsid w:val="003F5C87"/>
     <w:rsid w:val="00401F5F"/>
     <w:rsid w:val="00404D88"/>
     <w:rsid w:val="00406C84"/>
     <w:rsid w:val="00407C5C"/>
     <w:rsid w:val="004152CE"/>
     <w:rsid w:val="00421D4D"/>
     <w:rsid w:val="0042257A"/>
     <w:rsid w:val="00422EF5"/>
     <w:rsid w:val="00427DA6"/>
     <w:rsid w:val="00432BF6"/>
     <w:rsid w:val="00433128"/>
     <w:rsid w:val="004347BC"/>
     <w:rsid w:val="004349A9"/>
@@ -40254,97 +41260,103 @@
     <w:rsid w:val="004A6474"/>
     <w:rsid w:val="004C4129"/>
     <w:rsid w:val="004C59AA"/>
     <w:rsid w:val="004D3E95"/>
     <w:rsid w:val="004D553E"/>
     <w:rsid w:val="004E2420"/>
     <w:rsid w:val="004E3B4E"/>
     <w:rsid w:val="004E5E41"/>
     <w:rsid w:val="004F28EC"/>
     <w:rsid w:val="004F3945"/>
     <w:rsid w:val="00500BA8"/>
     <w:rsid w:val="005034F7"/>
     <w:rsid w:val="00511D23"/>
     <w:rsid w:val="00511F76"/>
     <w:rsid w:val="00512171"/>
     <w:rsid w:val="005156EC"/>
     <w:rsid w:val="00515726"/>
     <w:rsid w:val="00515A53"/>
     <w:rsid w:val="00515B4C"/>
     <w:rsid w:val="005176CD"/>
     <w:rsid w:val="005228B7"/>
     <w:rsid w:val="00525749"/>
     <w:rsid w:val="005319E8"/>
     <w:rsid w:val="0053556E"/>
     <w:rsid w:val="005417B8"/>
+    <w:rsid w:val="00543993"/>
+    <w:rsid w:val="00543DBB"/>
     <w:rsid w:val="00544C6C"/>
     <w:rsid w:val="00551F2E"/>
     <w:rsid w:val="005530D5"/>
     <w:rsid w:val="00553A35"/>
     <w:rsid w:val="00562055"/>
     <w:rsid w:val="005666DC"/>
     <w:rsid w:val="00572E14"/>
     <w:rsid w:val="005751CB"/>
     <w:rsid w:val="0057795E"/>
     <w:rsid w:val="0058028F"/>
     <w:rsid w:val="00581B5E"/>
     <w:rsid w:val="00581BE8"/>
     <w:rsid w:val="0058510D"/>
     <w:rsid w:val="00585857"/>
     <w:rsid w:val="00587CBE"/>
     <w:rsid w:val="0059192A"/>
     <w:rsid w:val="00591BB0"/>
     <w:rsid w:val="00592F03"/>
     <w:rsid w:val="00595518"/>
     <w:rsid w:val="005A6709"/>
     <w:rsid w:val="005A6D6B"/>
     <w:rsid w:val="005A7A80"/>
     <w:rsid w:val="005B0780"/>
     <w:rsid w:val="005B0C96"/>
     <w:rsid w:val="005B4B92"/>
     <w:rsid w:val="005B791B"/>
     <w:rsid w:val="005B7DEA"/>
     <w:rsid w:val="005C3728"/>
     <w:rsid w:val="005D31B3"/>
     <w:rsid w:val="005D5607"/>
     <w:rsid w:val="005E19A1"/>
     <w:rsid w:val="005E1CC5"/>
     <w:rsid w:val="005E2298"/>
+    <w:rsid w:val="005E29C0"/>
     <w:rsid w:val="005F0B5D"/>
     <w:rsid w:val="005F0EFA"/>
+    <w:rsid w:val="005F13D2"/>
     <w:rsid w:val="005F2366"/>
     <w:rsid w:val="005F296C"/>
+    <w:rsid w:val="005F32D6"/>
     <w:rsid w:val="00603446"/>
     <w:rsid w:val="006038E0"/>
     <w:rsid w:val="0061190A"/>
     <w:rsid w:val="0061345B"/>
     <w:rsid w:val="006157EF"/>
     <w:rsid w:val="00621CB8"/>
     <w:rsid w:val="00622912"/>
     <w:rsid w:val="0062503D"/>
     <w:rsid w:val="00626590"/>
     <w:rsid w:val="00626EE5"/>
+    <w:rsid w:val="006270E4"/>
     <w:rsid w:val="00630137"/>
     <w:rsid w:val="0063156B"/>
     <w:rsid w:val="00634EB9"/>
     <w:rsid w:val="00635B94"/>
     <w:rsid w:val="006400EF"/>
     <w:rsid w:val="006407A6"/>
     <w:rsid w:val="00652367"/>
     <w:rsid w:val="00657026"/>
     <w:rsid w:val="00657367"/>
     <w:rsid w:val="00661ECB"/>
     <w:rsid w:val="006623A8"/>
     <w:rsid w:val="006665BF"/>
     <w:rsid w:val="006672A0"/>
     <w:rsid w:val="006707F8"/>
     <w:rsid w:val="00671669"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="00673BD2"/>
     <w:rsid w:val="00676245"/>
     <w:rsid w:val="00682B4C"/>
     <w:rsid w:val="0068395C"/>
     <w:rsid w:val="006860A0"/>
     <w:rsid w:val="006956A8"/>
     <w:rsid w:val="006964A8"/>
     <w:rsid w:val="006A21A8"/>
     <w:rsid w:val="006A24A3"/>
@@ -40442,156 +41454,162 @@
     <w:rsid w:val="0089138B"/>
     <w:rsid w:val="00891D30"/>
     <w:rsid w:val="00896AC7"/>
     <w:rsid w:val="008A1A45"/>
     <w:rsid w:val="008A2531"/>
     <w:rsid w:val="008A2E8B"/>
     <w:rsid w:val="008A3F53"/>
     <w:rsid w:val="008A4374"/>
     <w:rsid w:val="008A4863"/>
     <w:rsid w:val="008A63D3"/>
     <w:rsid w:val="008A6728"/>
     <w:rsid w:val="008B122D"/>
     <w:rsid w:val="008B2220"/>
     <w:rsid w:val="008B43CE"/>
     <w:rsid w:val="008B450C"/>
     <w:rsid w:val="008C00C7"/>
     <w:rsid w:val="008C0C7F"/>
     <w:rsid w:val="008C33CA"/>
     <w:rsid w:val="008D0F92"/>
     <w:rsid w:val="008D5F17"/>
     <w:rsid w:val="008D6B23"/>
     <w:rsid w:val="008E305D"/>
     <w:rsid w:val="008E4135"/>
     <w:rsid w:val="008E61F8"/>
     <w:rsid w:val="008E7911"/>
+    <w:rsid w:val="008F1753"/>
     <w:rsid w:val="008F31EC"/>
     <w:rsid w:val="008F56AB"/>
     <w:rsid w:val="008F6F8A"/>
     <w:rsid w:val="00903CB6"/>
     <w:rsid w:val="009068C1"/>
     <w:rsid w:val="009074E6"/>
     <w:rsid w:val="00910F53"/>
     <w:rsid w:val="00921CCF"/>
     <w:rsid w:val="00921FAC"/>
     <w:rsid w:val="00923C84"/>
     <w:rsid w:val="00924488"/>
     <w:rsid w:val="00925A66"/>
     <w:rsid w:val="00925EA4"/>
     <w:rsid w:val="00926C4E"/>
     <w:rsid w:val="0092781E"/>
     <w:rsid w:val="00927EE4"/>
     <w:rsid w:val="009348BE"/>
     <w:rsid w:val="00935D9D"/>
     <w:rsid w:val="00941925"/>
     <w:rsid w:val="00944C28"/>
     <w:rsid w:val="00946E36"/>
     <w:rsid w:val="0095267B"/>
     <w:rsid w:val="00953AF2"/>
     <w:rsid w:val="009561EF"/>
     <w:rsid w:val="00960C7A"/>
     <w:rsid w:val="009616AC"/>
     <w:rsid w:val="0096341B"/>
     <w:rsid w:val="00963D3E"/>
+    <w:rsid w:val="00963EFC"/>
     <w:rsid w:val="009652A0"/>
     <w:rsid w:val="00965BD0"/>
     <w:rsid w:val="00967C01"/>
     <w:rsid w:val="00972E36"/>
     <w:rsid w:val="00973756"/>
     <w:rsid w:val="00973DAC"/>
     <w:rsid w:val="00981828"/>
     <w:rsid w:val="009861CF"/>
     <w:rsid w:val="0098743D"/>
     <w:rsid w:val="00992840"/>
     <w:rsid w:val="0099286F"/>
     <w:rsid w:val="009931A7"/>
     <w:rsid w:val="00993A0A"/>
     <w:rsid w:val="009A1DF6"/>
     <w:rsid w:val="009A6DFF"/>
     <w:rsid w:val="009B0C3E"/>
     <w:rsid w:val="009B1761"/>
     <w:rsid w:val="009B2B91"/>
     <w:rsid w:val="009B5C96"/>
     <w:rsid w:val="009C2EC7"/>
     <w:rsid w:val="009C50B5"/>
     <w:rsid w:val="009C67DB"/>
     <w:rsid w:val="009D02BD"/>
     <w:rsid w:val="009D0DD4"/>
     <w:rsid w:val="009D26FE"/>
     <w:rsid w:val="009D3589"/>
+    <w:rsid w:val="009D3952"/>
     <w:rsid w:val="009D6700"/>
     <w:rsid w:val="009E0670"/>
     <w:rsid w:val="009E1A55"/>
     <w:rsid w:val="009E2193"/>
     <w:rsid w:val="009E3F73"/>
     <w:rsid w:val="009E7483"/>
     <w:rsid w:val="009F0C4A"/>
     <w:rsid w:val="009F4F91"/>
     <w:rsid w:val="009F5930"/>
     <w:rsid w:val="009F5BA7"/>
     <w:rsid w:val="009F7A40"/>
     <w:rsid w:val="00A01278"/>
     <w:rsid w:val="00A024FE"/>
     <w:rsid w:val="00A10AD8"/>
     <w:rsid w:val="00A1129E"/>
     <w:rsid w:val="00A14C83"/>
     <w:rsid w:val="00A15D02"/>
+    <w:rsid w:val="00A21302"/>
     <w:rsid w:val="00A226D4"/>
     <w:rsid w:val="00A22F09"/>
     <w:rsid w:val="00A23C61"/>
     <w:rsid w:val="00A302DF"/>
     <w:rsid w:val="00A42CF9"/>
     <w:rsid w:val="00A44553"/>
     <w:rsid w:val="00A51071"/>
     <w:rsid w:val="00A51988"/>
     <w:rsid w:val="00A53413"/>
     <w:rsid w:val="00A54047"/>
     <w:rsid w:val="00A55142"/>
     <w:rsid w:val="00A55377"/>
     <w:rsid w:val="00A62D88"/>
     <w:rsid w:val="00A63397"/>
     <w:rsid w:val="00A64196"/>
     <w:rsid w:val="00A655BD"/>
     <w:rsid w:val="00A65903"/>
     <w:rsid w:val="00A6695E"/>
     <w:rsid w:val="00A67051"/>
     <w:rsid w:val="00A7019C"/>
     <w:rsid w:val="00A773FF"/>
     <w:rsid w:val="00A8330B"/>
     <w:rsid w:val="00A8356A"/>
     <w:rsid w:val="00A83E79"/>
     <w:rsid w:val="00A85BAC"/>
     <w:rsid w:val="00A86208"/>
     <w:rsid w:val="00A911F2"/>
     <w:rsid w:val="00A94E34"/>
+    <w:rsid w:val="00AA6851"/>
     <w:rsid w:val="00AA71B3"/>
     <w:rsid w:val="00AB39C8"/>
     <w:rsid w:val="00AB3C07"/>
     <w:rsid w:val="00AB52F1"/>
     <w:rsid w:val="00AB53E0"/>
     <w:rsid w:val="00AB565C"/>
     <w:rsid w:val="00AB6F2E"/>
+    <w:rsid w:val="00AB724C"/>
     <w:rsid w:val="00AC1422"/>
     <w:rsid w:val="00AC5614"/>
     <w:rsid w:val="00AC5CB7"/>
     <w:rsid w:val="00AC6228"/>
     <w:rsid w:val="00AD0C1B"/>
     <w:rsid w:val="00AD227B"/>
     <w:rsid w:val="00AD2667"/>
     <w:rsid w:val="00AD38FB"/>
     <w:rsid w:val="00AD3C3D"/>
     <w:rsid w:val="00AD74ED"/>
     <w:rsid w:val="00AE3776"/>
     <w:rsid w:val="00AE52DE"/>
     <w:rsid w:val="00AF01B5"/>
     <w:rsid w:val="00AF1178"/>
     <w:rsid w:val="00AF1B9F"/>
     <w:rsid w:val="00AF5A10"/>
     <w:rsid w:val="00AF64A2"/>
     <w:rsid w:val="00AF714B"/>
     <w:rsid w:val="00AF78AC"/>
     <w:rsid w:val="00AF7FAD"/>
     <w:rsid w:val="00B01230"/>
     <w:rsid w:val="00B02037"/>
     <w:rsid w:val="00B03966"/>
     <w:rsid w:val="00B10EA5"/>
     <w:rsid w:val="00B1368F"/>
@@ -40600,201 +41618,207 @@
     <w:rsid w:val="00B217AF"/>
     <w:rsid w:val="00B235CF"/>
     <w:rsid w:val="00B23DB9"/>
     <w:rsid w:val="00B24ABD"/>
     <w:rsid w:val="00B25377"/>
     <w:rsid w:val="00B33918"/>
     <w:rsid w:val="00B35046"/>
     <w:rsid w:val="00B352E0"/>
     <w:rsid w:val="00B41BDD"/>
     <w:rsid w:val="00B45440"/>
     <w:rsid w:val="00B47597"/>
     <w:rsid w:val="00B50B00"/>
     <w:rsid w:val="00B53362"/>
     <w:rsid w:val="00B56A4A"/>
     <w:rsid w:val="00B60181"/>
     <w:rsid w:val="00B62846"/>
     <w:rsid w:val="00B629AE"/>
     <w:rsid w:val="00B62E3C"/>
     <w:rsid w:val="00B64E99"/>
     <w:rsid w:val="00B70C12"/>
     <w:rsid w:val="00B71AEB"/>
     <w:rsid w:val="00B75CE7"/>
     <w:rsid w:val="00B7709A"/>
     <w:rsid w:val="00B77EE6"/>
     <w:rsid w:val="00B810E6"/>
+    <w:rsid w:val="00B83920"/>
     <w:rsid w:val="00B9035F"/>
     <w:rsid w:val="00B924B0"/>
     <w:rsid w:val="00B92512"/>
     <w:rsid w:val="00B95EFD"/>
     <w:rsid w:val="00B9600B"/>
     <w:rsid w:val="00BA0DB0"/>
     <w:rsid w:val="00BA17C3"/>
     <w:rsid w:val="00BA3760"/>
     <w:rsid w:val="00BA777A"/>
     <w:rsid w:val="00BB37DA"/>
     <w:rsid w:val="00BB4F23"/>
     <w:rsid w:val="00BB665C"/>
     <w:rsid w:val="00BC1F3D"/>
     <w:rsid w:val="00BC23BA"/>
     <w:rsid w:val="00BC57F0"/>
     <w:rsid w:val="00BD078A"/>
     <w:rsid w:val="00BD302D"/>
     <w:rsid w:val="00BE0763"/>
     <w:rsid w:val="00BE1910"/>
     <w:rsid w:val="00BE207B"/>
     <w:rsid w:val="00BE466A"/>
     <w:rsid w:val="00BE636E"/>
     <w:rsid w:val="00BE6A09"/>
     <w:rsid w:val="00BE6D88"/>
     <w:rsid w:val="00BF0FE2"/>
     <w:rsid w:val="00BF2E45"/>
     <w:rsid w:val="00BF39DC"/>
     <w:rsid w:val="00BF3D8F"/>
+    <w:rsid w:val="00BF424F"/>
     <w:rsid w:val="00BF5487"/>
     <w:rsid w:val="00BF5D23"/>
     <w:rsid w:val="00C003EE"/>
     <w:rsid w:val="00C030B2"/>
     <w:rsid w:val="00C12197"/>
     <w:rsid w:val="00C13E61"/>
     <w:rsid w:val="00C1410E"/>
     <w:rsid w:val="00C15B7C"/>
     <w:rsid w:val="00C23A20"/>
     <w:rsid w:val="00C245A3"/>
     <w:rsid w:val="00C252FA"/>
     <w:rsid w:val="00C26A2E"/>
     <w:rsid w:val="00C2725C"/>
     <w:rsid w:val="00C35D4A"/>
     <w:rsid w:val="00C37D45"/>
     <w:rsid w:val="00C41D41"/>
     <w:rsid w:val="00C46FDD"/>
     <w:rsid w:val="00C51DC2"/>
     <w:rsid w:val="00C53893"/>
     <w:rsid w:val="00C53F52"/>
     <w:rsid w:val="00C61DFA"/>
     <w:rsid w:val="00C62D61"/>
     <w:rsid w:val="00C705AA"/>
     <w:rsid w:val="00C705CB"/>
     <w:rsid w:val="00C73731"/>
     <w:rsid w:val="00C738C7"/>
     <w:rsid w:val="00C74905"/>
+    <w:rsid w:val="00C75806"/>
     <w:rsid w:val="00C76034"/>
     <w:rsid w:val="00C77E32"/>
     <w:rsid w:val="00C81F23"/>
     <w:rsid w:val="00C837DB"/>
     <w:rsid w:val="00C83A5A"/>
     <w:rsid w:val="00C83E3A"/>
     <w:rsid w:val="00C8412A"/>
     <w:rsid w:val="00C86CE8"/>
     <w:rsid w:val="00C90905"/>
     <w:rsid w:val="00C91EAF"/>
     <w:rsid w:val="00C92AB2"/>
     <w:rsid w:val="00C96F9B"/>
     <w:rsid w:val="00CB4C23"/>
     <w:rsid w:val="00CB546F"/>
     <w:rsid w:val="00CB5672"/>
     <w:rsid w:val="00CB6B73"/>
     <w:rsid w:val="00CC2493"/>
     <w:rsid w:val="00CD1601"/>
     <w:rsid w:val="00CD76D1"/>
     <w:rsid w:val="00CE1ECB"/>
     <w:rsid w:val="00CF2CF4"/>
     <w:rsid w:val="00CF6FD5"/>
     <w:rsid w:val="00D00137"/>
     <w:rsid w:val="00D05B2D"/>
     <w:rsid w:val="00D1009B"/>
     <w:rsid w:val="00D10413"/>
     <w:rsid w:val="00D130F7"/>
     <w:rsid w:val="00D13E5A"/>
     <w:rsid w:val="00D145CB"/>
     <w:rsid w:val="00D21CB2"/>
     <w:rsid w:val="00D24770"/>
     <w:rsid w:val="00D24E83"/>
     <w:rsid w:val="00D2678F"/>
+    <w:rsid w:val="00D3437A"/>
     <w:rsid w:val="00D34D12"/>
     <w:rsid w:val="00D3591B"/>
     <w:rsid w:val="00D40B65"/>
     <w:rsid w:val="00D430D3"/>
     <w:rsid w:val="00D5121B"/>
     <w:rsid w:val="00D55259"/>
     <w:rsid w:val="00D55626"/>
     <w:rsid w:val="00D55EBC"/>
     <w:rsid w:val="00D56E6D"/>
     <w:rsid w:val="00D6013A"/>
     <w:rsid w:val="00D623BE"/>
     <w:rsid w:val="00D64FC0"/>
     <w:rsid w:val="00D706C3"/>
     <w:rsid w:val="00D706CB"/>
     <w:rsid w:val="00D70D53"/>
     <w:rsid w:val="00D73950"/>
     <w:rsid w:val="00D73B8F"/>
     <w:rsid w:val="00D76C50"/>
     <w:rsid w:val="00D81E1E"/>
     <w:rsid w:val="00D826BE"/>
     <w:rsid w:val="00D8342C"/>
     <w:rsid w:val="00D8659A"/>
     <w:rsid w:val="00D86B7C"/>
     <w:rsid w:val="00D87894"/>
+    <w:rsid w:val="00D901AC"/>
     <w:rsid w:val="00D93171"/>
     <w:rsid w:val="00D9647E"/>
     <w:rsid w:val="00D977EB"/>
     <w:rsid w:val="00DA14FC"/>
     <w:rsid w:val="00DA4B9C"/>
     <w:rsid w:val="00DA70E8"/>
     <w:rsid w:val="00DA7334"/>
     <w:rsid w:val="00DB0928"/>
     <w:rsid w:val="00DB0FA8"/>
     <w:rsid w:val="00DB294C"/>
     <w:rsid w:val="00DB5EF5"/>
     <w:rsid w:val="00DC1978"/>
     <w:rsid w:val="00DC2B84"/>
     <w:rsid w:val="00DC3E3E"/>
     <w:rsid w:val="00DC5023"/>
     <w:rsid w:val="00DD09F2"/>
     <w:rsid w:val="00DD1137"/>
     <w:rsid w:val="00DD148A"/>
     <w:rsid w:val="00DD2457"/>
     <w:rsid w:val="00DD5476"/>
     <w:rsid w:val="00DE254E"/>
     <w:rsid w:val="00DE25D0"/>
     <w:rsid w:val="00DE4F36"/>
     <w:rsid w:val="00DE66EB"/>
     <w:rsid w:val="00DE68CD"/>
     <w:rsid w:val="00DF42A1"/>
     <w:rsid w:val="00DF4832"/>
     <w:rsid w:val="00DF4F39"/>
     <w:rsid w:val="00DF7054"/>
     <w:rsid w:val="00E01B30"/>
     <w:rsid w:val="00E01B95"/>
     <w:rsid w:val="00E02122"/>
     <w:rsid w:val="00E03BB8"/>
     <w:rsid w:val="00E06929"/>
     <w:rsid w:val="00E07443"/>
     <w:rsid w:val="00E15D77"/>
     <w:rsid w:val="00E16F66"/>
     <w:rsid w:val="00E17FC8"/>
     <w:rsid w:val="00E25C6C"/>
+    <w:rsid w:val="00E262C7"/>
     <w:rsid w:val="00E26CA9"/>
     <w:rsid w:val="00E26DC1"/>
     <w:rsid w:val="00E27FF2"/>
     <w:rsid w:val="00E3366A"/>
     <w:rsid w:val="00E43779"/>
     <w:rsid w:val="00E46949"/>
     <w:rsid w:val="00E50F14"/>
     <w:rsid w:val="00E51676"/>
     <w:rsid w:val="00E5188F"/>
     <w:rsid w:val="00E52CE6"/>
     <w:rsid w:val="00E55024"/>
     <w:rsid w:val="00E5707B"/>
     <w:rsid w:val="00E628AC"/>
     <w:rsid w:val="00E659F0"/>
     <w:rsid w:val="00E677A4"/>
     <w:rsid w:val="00E71887"/>
     <w:rsid w:val="00E72C0C"/>
     <w:rsid w:val="00E73273"/>
     <w:rsid w:val="00E73C50"/>
     <w:rsid w:val="00E7683A"/>
     <w:rsid w:val="00E777BC"/>
     <w:rsid w:val="00E80D03"/>
     <w:rsid w:val="00E81FEA"/>
     <w:rsid w:val="00E82832"/>
     <w:rsid w:val="00E84FA8"/>
@@ -40812,100 +41836,104 @@
     <w:rsid w:val="00EB3292"/>
     <w:rsid w:val="00EB420C"/>
     <w:rsid w:val="00EB7AA1"/>
     <w:rsid w:val="00EC5D31"/>
     <w:rsid w:val="00EC6F0E"/>
     <w:rsid w:val="00ED0696"/>
     <w:rsid w:val="00ED2875"/>
     <w:rsid w:val="00EE22BB"/>
     <w:rsid w:val="00EE2332"/>
     <w:rsid w:val="00EE4FE1"/>
     <w:rsid w:val="00EE6FE4"/>
     <w:rsid w:val="00EF4405"/>
     <w:rsid w:val="00EF6DCF"/>
     <w:rsid w:val="00F02B25"/>
     <w:rsid w:val="00F04606"/>
     <w:rsid w:val="00F05A08"/>
     <w:rsid w:val="00F05F0A"/>
     <w:rsid w:val="00F12650"/>
     <w:rsid w:val="00F12D8A"/>
     <w:rsid w:val="00F17523"/>
     <w:rsid w:val="00F205E4"/>
     <w:rsid w:val="00F209B4"/>
     <w:rsid w:val="00F21570"/>
     <w:rsid w:val="00F239A9"/>
     <w:rsid w:val="00F33F10"/>
+    <w:rsid w:val="00F42045"/>
     <w:rsid w:val="00F42DEE"/>
     <w:rsid w:val="00F4488B"/>
     <w:rsid w:val="00F46B68"/>
     <w:rsid w:val="00F47446"/>
     <w:rsid w:val="00F502D8"/>
     <w:rsid w:val="00F514CC"/>
     <w:rsid w:val="00F53941"/>
     <w:rsid w:val="00F55C1B"/>
     <w:rsid w:val="00F601B4"/>
     <w:rsid w:val="00F67E41"/>
     <w:rsid w:val="00F74706"/>
     <w:rsid w:val="00F76BA0"/>
     <w:rsid w:val="00F80144"/>
     <w:rsid w:val="00F81A08"/>
     <w:rsid w:val="00F82B7A"/>
     <w:rsid w:val="00F85184"/>
     <w:rsid w:val="00F863A1"/>
     <w:rsid w:val="00F86C28"/>
     <w:rsid w:val="00F87E1F"/>
     <w:rsid w:val="00F9446B"/>
     <w:rsid w:val="00F96F1D"/>
     <w:rsid w:val="00FA351B"/>
     <w:rsid w:val="00FA3878"/>
     <w:rsid w:val="00FA4330"/>
     <w:rsid w:val="00FB120C"/>
     <w:rsid w:val="00FB131D"/>
     <w:rsid w:val="00FB3100"/>
     <w:rsid w:val="00FB3F17"/>
     <w:rsid w:val="00FB7A53"/>
+    <w:rsid w:val="00FC0724"/>
     <w:rsid w:val="00FC3AE2"/>
     <w:rsid w:val="00FC47FA"/>
     <w:rsid w:val="00FC6C5A"/>
     <w:rsid w:val="00FC7C1F"/>
     <w:rsid w:val="00FD126F"/>
     <w:rsid w:val="00FD14B3"/>
     <w:rsid w:val="00FD1A1B"/>
     <w:rsid w:val="00FD3D13"/>
     <w:rsid w:val="00FD448D"/>
     <w:rsid w:val="00FE04CD"/>
     <w:rsid w:val="00FE2D83"/>
+    <w:rsid w:val="01FAE1BB"/>
     <w:rsid w:val="01FBE556"/>
     <w:rsid w:val="02312678"/>
     <w:rsid w:val="0233CC9A"/>
     <w:rsid w:val="02466FC8"/>
     <w:rsid w:val="02880A0C"/>
     <w:rsid w:val="02A4236C"/>
     <w:rsid w:val="03034354"/>
     <w:rsid w:val="033FADD2"/>
     <w:rsid w:val="0348EB10"/>
     <w:rsid w:val="0365267F"/>
+    <w:rsid w:val="038AEE4C"/>
     <w:rsid w:val="03B9E17A"/>
     <w:rsid w:val="03D8D5C5"/>
     <w:rsid w:val="0468B7F0"/>
     <w:rsid w:val="04976EDC"/>
     <w:rsid w:val="04C5A84C"/>
     <w:rsid w:val="04F5968F"/>
     <w:rsid w:val="04F693B6"/>
     <w:rsid w:val="057E095F"/>
     <w:rsid w:val="05959E43"/>
     <w:rsid w:val="05AE9F06"/>
     <w:rsid w:val="06077177"/>
     <w:rsid w:val="0633943C"/>
     <w:rsid w:val="0641A584"/>
     <w:rsid w:val="0687E50F"/>
     <w:rsid w:val="068BBF22"/>
     <w:rsid w:val="06A9387F"/>
     <w:rsid w:val="06BD11E0"/>
     <w:rsid w:val="06E5A414"/>
     <w:rsid w:val="07164E2E"/>
     <w:rsid w:val="073DDBE2"/>
     <w:rsid w:val="0740E800"/>
     <w:rsid w:val="07A058B2"/>
     <w:rsid w:val="08D4047F"/>
     <w:rsid w:val="091AB66C"/>
     <w:rsid w:val="097DC00A"/>
@@ -40930,310 +41958,322 @@
     <w:rsid w:val="0E29F088"/>
     <w:rsid w:val="0E34EE83"/>
     <w:rsid w:val="0E963B68"/>
     <w:rsid w:val="0ECEBF8A"/>
     <w:rsid w:val="0EE4C5D4"/>
     <w:rsid w:val="0F3A9AE3"/>
     <w:rsid w:val="0F473EF8"/>
     <w:rsid w:val="0F88F9CB"/>
     <w:rsid w:val="0FA63955"/>
     <w:rsid w:val="100464D1"/>
     <w:rsid w:val="1007EA1A"/>
     <w:rsid w:val="10162AB8"/>
     <w:rsid w:val="1032A086"/>
     <w:rsid w:val="106D1EA6"/>
     <w:rsid w:val="108A136B"/>
     <w:rsid w:val="11090547"/>
     <w:rsid w:val="114BAFF4"/>
     <w:rsid w:val="1154030B"/>
     <w:rsid w:val="11609F80"/>
     <w:rsid w:val="11B55E6F"/>
     <w:rsid w:val="11C6FD58"/>
     <w:rsid w:val="1281F9A0"/>
     <w:rsid w:val="128921D5"/>
     <w:rsid w:val="128C0AE8"/>
     <w:rsid w:val="12F205E6"/>
+    <w:rsid w:val="12F758E7"/>
     <w:rsid w:val="13234E6B"/>
     <w:rsid w:val="133F8ADC"/>
     <w:rsid w:val="1346EC21"/>
     <w:rsid w:val="134AF3AA"/>
     <w:rsid w:val="13543AD1"/>
     <w:rsid w:val="13574F63"/>
     <w:rsid w:val="137AF1E0"/>
+    <w:rsid w:val="13B47FB9"/>
     <w:rsid w:val="14092170"/>
     <w:rsid w:val="1477DF1C"/>
     <w:rsid w:val="14D8E7AC"/>
     <w:rsid w:val="153667D2"/>
     <w:rsid w:val="1538822B"/>
     <w:rsid w:val="157EDFA4"/>
     <w:rsid w:val="15AE2845"/>
     <w:rsid w:val="15E9F78E"/>
     <w:rsid w:val="16016BBB"/>
     <w:rsid w:val="160E0F7C"/>
     <w:rsid w:val="162ABC57"/>
     <w:rsid w:val="1633B451"/>
     <w:rsid w:val="165A08C1"/>
     <w:rsid w:val="1677A5D3"/>
     <w:rsid w:val="16DB3E3C"/>
     <w:rsid w:val="175976FA"/>
     <w:rsid w:val="175C92F8"/>
     <w:rsid w:val="1785C7EF"/>
     <w:rsid w:val="179FF650"/>
     <w:rsid w:val="17CF5EC5"/>
     <w:rsid w:val="181B588B"/>
     <w:rsid w:val="18234FA3"/>
     <w:rsid w:val="1852B6CA"/>
     <w:rsid w:val="18770E9D"/>
+    <w:rsid w:val="18B19721"/>
     <w:rsid w:val="19295602"/>
     <w:rsid w:val="193DCF9C"/>
     <w:rsid w:val="19420FBA"/>
     <w:rsid w:val="1976E059"/>
     <w:rsid w:val="1993B0B9"/>
     <w:rsid w:val="19D93500"/>
     <w:rsid w:val="1A272E99"/>
     <w:rsid w:val="1A46F483"/>
     <w:rsid w:val="1A606622"/>
     <w:rsid w:val="1A781352"/>
     <w:rsid w:val="1A81654C"/>
     <w:rsid w:val="1AA85856"/>
     <w:rsid w:val="1AC52663"/>
     <w:rsid w:val="1B059B0A"/>
     <w:rsid w:val="1B1B5F11"/>
+    <w:rsid w:val="1B293C68"/>
     <w:rsid w:val="1B2F811A"/>
     <w:rsid w:val="1B50C449"/>
     <w:rsid w:val="1B65819A"/>
     <w:rsid w:val="1BBDFA9C"/>
     <w:rsid w:val="1C04A627"/>
     <w:rsid w:val="1C3136BB"/>
     <w:rsid w:val="1C82F101"/>
     <w:rsid w:val="1CF423AB"/>
     <w:rsid w:val="1D2B8C63"/>
     <w:rsid w:val="1E35B3E8"/>
     <w:rsid w:val="1EA41F66"/>
     <w:rsid w:val="1F090550"/>
     <w:rsid w:val="1F1A392E"/>
     <w:rsid w:val="1F1B7845"/>
     <w:rsid w:val="1FEED034"/>
     <w:rsid w:val="2004B72A"/>
     <w:rsid w:val="2053338C"/>
     <w:rsid w:val="2063F981"/>
     <w:rsid w:val="20829BBC"/>
     <w:rsid w:val="20A7A252"/>
     <w:rsid w:val="20B4E07B"/>
     <w:rsid w:val="217D8802"/>
     <w:rsid w:val="21C46DA0"/>
     <w:rsid w:val="21ED4B85"/>
     <w:rsid w:val="2230337B"/>
     <w:rsid w:val="2231C4D5"/>
     <w:rsid w:val="223B5CE0"/>
     <w:rsid w:val="224372B3"/>
     <w:rsid w:val="22819B85"/>
     <w:rsid w:val="22BCE407"/>
     <w:rsid w:val="22F0EB98"/>
     <w:rsid w:val="23891BE6"/>
     <w:rsid w:val="23A9E155"/>
+    <w:rsid w:val="23AB457E"/>
     <w:rsid w:val="23B0365A"/>
     <w:rsid w:val="23B615DF"/>
     <w:rsid w:val="23B929CC"/>
     <w:rsid w:val="23F401B8"/>
     <w:rsid w:val="2432DD30"/>
     <w:rsid w:val="2436123F"/>
     <w:rsid w:val="24C9FFBC"/>
     <w:rsid w:val="25049EF4"/>
     <w:rsid w:val="250AFB7E"/>
     <w:rsid w:val="251D36B8"/>
     <w:rsid w:val="256F9A1A"/>
     <w:rsid w:val="258FC90E"/>
     <w:rsid w:val="2590AEE4"/>
     <w:rsid w:val="259D6BCA"/>
     <w:rsid w:val="25A8CBB3"/>
     <w:rsid w:val="25CE9F47"/>
     <w:rsid w:val="25E8588C"/>
     <w:rsid w:val="260AE284"/>
     <w:rsid w:val="26545AF1"/>
     <w:rsid w:val="265489D6"/>
     <w:rsid w:val="2665D01D"/>
     <w:rsid w:val="26E2189E"/>
     <w:rsid w:val="27306535"/>
     <w:rsid w:val="2745B09B"/>
     <w:rsid w:val="2776ED6C"/>
     <w:rsid w:val="27B275B7"/>
     <w:rsid w:val="27E0B9BC"/>
     <w:rsid w:val="27EC863E"/>
     <w:rsid w:val="2828EF33"/>
     <w:rsid w:val="285E14E8"/>
     <w:rsid w:val="288A43E6"/>
     <w:rsid w:val="28CF5DC6"/>
     <w:rsid w:val="28DACBEA"/>
     <w:rsid w:val="292E8561"/>
     <w:rsid w:val="2957B6AF"/>
     <w:rsid w:val="29908A3B"/>
     <w:rsid w:val="299D70DF"/>
     <w:rsid w:val="29A3F25C"/>
     <w:rsid w:val="29BE5A5F"/>
     <w:rsid w:val="2A03D993"/>
     <w:rsid w:val="2A637372"/>
     <w:rsid w:val="2AE810C9"/>
     <w:rsid w:val="2B3AC56C"/>
     <w:rsid w:val="2BA4409A"/>
     <w:rsid w:val="2BD51F09"/>
+    <w:rsid w:val="2BDAD3F3"/>
     <w:rsid w:val="2BDF93D9"/>
     <w:rsid w:val="2C1F9F83"/>
     <w:rsid w:val="2C4CFF15"/>
     <w:rsid w:val="2C7436A5"/>
     <w:rsid w:val="2CF20618"/>
     <w:rsid w:val="2D3EE9AB"/>
     <w:rsid w:val="2D4BF5D5"/>
     <w:rsid w:val="2D8D6F36"/>
+    <w:rsid w:val="2DBB00CA"/>
     <w:rsid w:val="2DBB4316"/>
     <w:rsid w:val="2E53DF8C"/>
     <w:rsid w:val="2E554695"/>
     <w:rsid w:val="2E568F7E"/>
     <w:rsid w:val="2E6AC18B"/>
     <w:rsid w:val="2F1E69E6"/>
     <w:rsid w:val="2F98C8A9"/>
     <w:rsid w:val="2FC57915"/>
     <w:rsid w:val="2FEEDC37"/>
     <w:rsid w:val="306A6FF7"/>
     <w:rsid w:val="30BA3A47"/>
     <w:rsid w:val="31559334"/>
     <w:rsid w:val="318E0062"/>
     <w:rsid w:val="31974342"/>
     <w:rsid w:val="319A76B6"/>
     <w:rsid w:val="31B29379"/>
     <w:rsid w:val="3204A5DA"/>
     <w:rsid w:val="321BC124"/>
     <w:rsid w:val="322C6FE4"/>
     <w:rsid w:val="3242FC89"/>
     <w:rsid w:val="32952918"/>
     <w:rsid w:val="32AB54E5"/>
     <w:rsid w:val="33C51D81"/>
     <w:rsid w:val="33F1DB09"/>
     <w:rsid w:val="3404DCCA"/>
     <w:rsid w:val="345B8234"/>
     <w:rsid w:val="34749185"/>
     <w:rsid w:val="34F8060B"/>
     <w:rsid w:val="34FE18AB"/>
     <w:rsid w:val="3500A022"/>
     <w:rsid w:val="353D5A05"/>
     <w:rsid w:val="35757F6F"/>
     <w:rsid w:val="35CD24E6"/>
     <w:rsid w:val="35D755A8"/>
     <w:rsid w:val="35DBCF54"/>
     <w:rsid w:val="36100888"/>
     <w:rsid w:val="36182B47"/>
     <w:rsid w:val="361D2E01"/>
     <w:rsid w:val="3699E90C"/>
     <w:rsid w:val="36B825A2"/>
     <w:rsid w:val="36F24B82"/>
     <w:rsid w:val="370EDBDE"/>
     <w:rsid w:val="376D22F0"/>
     <w:rsid w:val="378BC451"/>
     <w:rsid w:val="379D4DA4"/>
+    <w:rsid w:val="37A9B4E1"/>
     <w:rsid w:val="37C7778C"/>
     <w:rsid w:val="383F6516"/>
     <w:rsid w:val="3841EE68"/>
     <w:rsid w:val="386E8A92"/>
     <w:rsid w:val="38D120CD"/>
     <w:rsid w:val="39246D84"/>
     <w:rsid w:val="3936908C"/>
     <w:rsid w:val="396C21B4"/>
     <w:rsid w:val="39FC32B0"/>
     <w:rsid w:val="3A36F3E3"/>
     <w:rsid w:val="3A8049BC"/>
     <w:rsid w:val="3A8670DA"/>
     <w:rsid w:val="3A9F919E"/>
     <w:rsid w:val="3AE3F961"/>
     <w:rsid w:val="3AE4DA58"/>
     <w:rsid w:val="3B294095"/>
     <w:rsid w:val="3BC25A03"/>
     <w:rsid w:val="3C946DE3"/>
     <w:rsid w:val="3CAA6407"/>
     <w:rsid w:val="3CAEA85D"/>
     <w:rsid w:val="3CF322F1"/>
     <w:rsid w:val="3D14EDF4"/>
     <w:rsid w:val="3E007DF1"/>
     <w:rsid w:val="3E871640"/>
     <w:rsid w:val="3ECE14A0"/>
     <w:rsid w:val="3F19B7D7"/>
     <w:rsid w:val="3F4F8B83"/>
     <w:rsid w:val="3F7881AD"/>
     <w:rsid w:val="3FB9B099"/>
     <w:rsid w:val="3FBBC39F"/>
     <w:rsid w:val="3FCC5BC1"/>
     <w:rsid w:val="407A0412"/>
     <w:rsid w:val="40F5B25E"/>
     <w:rsid w:val="419E54C1"/>
+    <w:rsid w:val="41A0A54E"/>
     <w:rsid w:val="41F2FE52"/>
     <w:rsid w:val="422728FD"/>
     <w:rsid w:val="4267E5D6"/>
     <w:rsid w:val="429182BF"/>
     <w:rsid w:val="42AAE19D"/>
     <w:rsid w:val="42E51464"/>
     <w:rsid w:val="4303D48C"/>
     <w:rsid w:val="43C67268"/>
     <w:rsid w:val="4446B1FE"/>
     <w:rsid w:val="449F454B"/>
     <w:rsid w:val="44B078E2"/>
     <w:rsid w:val="45693430"/>
     <w:rsid w:val="457AD859"/>
     <w:rsid w:val="45887840"/>
     <w:rsid w:val="45B3DF70"/>
     <w:rsid w:val="45B621E7"/>
     <w:rsid w:val="45F8B54B"/>
     <w:rsid w:val="46169E2C"/>
     <w:rsid w:val="474A0618"/>
     <w:rsid w:val="4750B2D3"/>
+    <w:rsid w:val="475A386D"/>
     <w:rsid w:val="477E9684"/>
     <w:rsid w:val="47B004C4"/>
     <w:rsid w:val="481F4D63"/>
     <w:rsid w:val="4824D3A6"/>
     <w:rsid w:val="4882B912"/>
     <w:rsid w:val="48CDDCAC"/>
     <w:rsid w:val="48D2A228"/>
     <w:rsid w:val="48D47358"/>
     <w:rsid w:val="49230133"/>
     <w:rsid w:val="4989D881"/>
     <w:rsid w:val="499C0217"/>
     <w:rsid w:val="4A46A0FA"/>
     <w:rsid w:val="4A58E2D2"/>
     <w:rsid w:val="4ACF4772"/>
     <w:rsid w:val="4B080797"/>
     <w:rsid w:val="4B7CDF3C"/>
     <w:rsid w:val="4B95A2EC"/>
     <w:rsid w:val="4C05608B"/>
     <w:rsid w:val="4C42ACE1"/>
     <w:rsid w:val="4C4E6D78"/>
     <w:rsid w:val="4C9B421E"/>
+    <w:rsid w:val="4CC11245"/>
     <w:rsid w:val="4D15CE38"/>
     <w:rsid w:val="4D9B69A4"/>
     <w:rsid w:val="4D9D9A87"/>
     <w:rsid w:val="4DAA7898"/>
     <w:rsid w:val="4DD5FBCE"/>
     <w:rsid w:val="4DE20C37"/>
     <w:rsid w:val="4DEC7712"/>
     <w:rsid w:val="4E133FB4"/>
+    <w:rsid w:val="4E872931"/>
     <w:rsid w:val="4E89DE1A"/>
     <w:rsid w:val="4E908047"/>
     <w:rsid w:val="4EF6EE19"/>
     <w:rsid w:val="4F2697CC"/>
     <w:rsid w:val="4F55EA3D"/>
     <w:rsid w:val="4F5D8152"/>
     <w:rsid w:val="4FB37376"/>
     <w:rsid w:val="4FDAB8A6"/>
     <w:rsid w:val="50322316"/>
     <w:rsid w:val="5051551D"/>
     <w:rsid w:val="505B783B"/>
     <w:rsid w:val="50994357"/>
     <w:rsid w:val="50FA9B51"/>
     <w:rsid w:val="51094672"/>
     <w:rsid w:val="5126DED1"/>
     <w:rsid w:val="513E88F6"/>
     <w:rsid w:val="519BBE8A"/>
     <w:rsid w:val="51AFFA75"/>
     <w:rsid w:val="51CA1FEF"/>
     <w:rsid w:val="522D5CCF"/>
     <w:rsid w:val="52B13735"/>
     <w:rsid w:val="52ED82BC"/>
     <w:rsid w:val="531713C1"/>
     <w:rsid w:val="5329BC00"/>
     <w:rsid w:val="5342B67F"/>
@@ -41304,163 +42344,167 @@
     <w:rsid w:val="66689226"/>
     <w:rsid w:val="669C94D9"/>
     <w:rsid w:val="66C24C60"/>
     <w:rsid w:val="6701F56E"/>
     <w:rsid w:val="6702B879"/>
     <w:rsid w:val="67521B22"/>
     <w:rsid w:val="67C4325A"/>
     <w:rsid w:val="67E7A674"/>
     <w:rsid w:val="68046287"/>
     <w:rsid w:val="68148079"/>
     <w:rsid w:val="68401C99"/>
     <w:rsid w:val="687A9482"/>
     <w:rsid w:val="69359539"/>
     <w:rsid w:val="6965CB38"/>
     <w:rsid w:val="69689532"/>
     <w:rsid w:val="6A76291A"/>
     <w:rsid w:val="6AB4325A"/>
     <w:rsid w:val="6AD0F4AC"/>
     <w:rsid w:val="6AE66FE3"/>
     <w:rsid w:val="6B0B3C13"/>
     <w:rsid w:val="6B40113B"/>
     <w:rsid w:val="6B5EF461"/>
     <w:rsid w:val="6B923BF7"/>
     <w:rsid w:val="6B9E0879"/>
     <w:rsid w:val="6BAB6454"/>
+    <w:rsid w:val="6BB0C4B2"/>
     <w:rsid w:val="6BCA307B"/>
     <w:rsid w:val="6BD56691"/>
     <w:rsid w:val="6BE2B027"/>
     <w:rsid w:val="6C1085B8"/>
     <w:rsid w:val="6C48CECF"/>
     <w:rsid w:val="6C580D84"/>
     <w:rsid w:val="6C7544C1"/>
     <w:rsid w:val="6C824044"/>
     <w:rsid w:val="6CE7EE68"/>
     <w:rsid w:val="6D4734B5"/>
     <w:rsid w:val="6DD9ED8B"/>
     <w:rsid w:val="6DDD62A9"/>
     <w:rsid w:val="6DF05A3D"/>
     <w:rsid w:val="6E56E5D9"/>
     <w:rsid w:val="6EA2807A"/>
     <w:rsid w:val="6EA83D93"/>
     <w:rsid w:val="6ECD292D"/>
     <w:rsid w:val="6ED2B23C"/>
     <w:rsid w:val="6F0F5528"/>
     <w:rsid w:val="6F709442"/>
     <w:rsid w:val="6F70C092"/>
     <w:rsid w:val="6F81956D"/>
     <w:rsid w:val="6FAC09BA"/>
     <w:rsid w:val="6FAD560D"/>
     <w:rsid w:val="6FDB9C71"/>
     <w:rsid w:val="70282984"/>
     <w:rsid w:val="713A0E49"/>
     <w:rsid w:val="7144D92C"/>
     <w:rsid w:val="7214121D"/>
     <w:rsid w:val="7215539B"/>
     <w:rsid w:val="722A6E93"/>
     <w:rsid w:val="7282E014"/>
     <w:rsid w:val="72E3AA7C"/>
     <w:rsid w:val="72E96785"/>
     <w:rsid w:val="73360D0F"/>
     <w:rsid w:val="737A8945"/>
+    <w:rsid w:val="738BA9DE"/>
     <w:rsid w:val="738FF201"/>
     <w:rsid w:val="73A84269"/>
     <w:rsid w:val="73B567B6"/>
     <w:rsid w:val="73C22162"/>
     <w:rsid w:val="73DE210F"/>
     <w:rsid w:val="73FF898D"/>
+    <w:rsid w:val="74159C4B"/>
     <w:rsid w:val="743A8ED2"/>
     <w:rsid w:val="7472C989"/>
     <w:rsid w:val="756CC42A"/>
     <w:rsid w:val="7581D864"/>
     <w:rsid w:val="759AFFDF"/>
     <w:rsid w:val="75F65638"/>
     <w:rsid w:val="767E5721"/>
     <w:rsid w:val="76C214BF"/>
     <w:rsid w:val="76CE2EFF"/>
     <w:rsid w:val="76DC679B"/>
     <w:rsid w:val="7704B8F0"/>
     <w:rsid w:val="77659ADD"/>
     <w:rsid w:val="776698E6"/>
     <w:rsid w:val="777DE9EE"/>
     <w:rsid w:val="778C48FC"/>
     <w:rsid w:val="78120C72"/>
     <w:rsid w:val="78826897"/>
     <w:rsid w:val="7942E61E"/>
     <w:rsid w:val="7969765A"/>
     <w:rsid w:val="79BAEE8D"/>
     <w:rsid w:val="7AD474F8"/>
     <w:rsid w:val="7B4298DA"/>
     <w:rsid w:val="7B5256E7"/>
     <w:rsid w:val="7B9E8F3C"/>
+    <w:rsid w:val="7BB6F26E"/>
     <w:rsid w:val="7BC68DFC"/>
     <w:rsid w:val="7C716465"/>
     <w:rsid w:val="7C80FDE0"/>
     <w:rsid w:val="7CBA5763"/>
     <w:rsid w:val="7CC624F1"/>
     <w:rsid w:val="7CCE7705"/>
     <w:rsid w:val="7D03633C"/>
     <w:rsid w:val="7D09A1B0"/>
     <w:rsid w:val="7D3F1AF4"/>
     <w:rsid w:val="7DBACD1D"/>
     <w:rsid w:val="7ED2BEAA"/>
     <w:rsid w:val="7F761F5A"/>
     <w:rsid w:val="7FB6E616"/>
     <w:rsid w:val="7FD9E1BD"/>
     <w:rsid w:val="7FDB85C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="24FC5794"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{26AF12DC-0F7E-4FB1-A758-2A3861C64F18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -41954,50 +42998,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AD74ED"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="PargrafodaListaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AD74ED"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:line="100" w:lineRule="atLeast"/>
       <w:ind w:left="708"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AD74ED"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -42381,55 +43426,69 @@
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-ContedodaTabela111111111">
     <w:name w:val="WW-Conteúdo da Tabela111111111"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:qFormat/>
     <w:rsid w:val="000E4C08"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PargrafodaListaChar">
+    <w:name w:val="Parágrafo da Lista Char"/>
+    <w:link w:val="PargrafodaLista"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00543993"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="505440572">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="179635788">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -42823,51 +43882,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1784690014">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogo.compras.gov.br/cnbs-web/busca" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:_______________@mpba.mp.br" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogo.compras.gov.br/cnbs-web/busca" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:_______________@mpba.mp.br" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suprimentos@mpba.mp.br" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -43138,75 +44197,76 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B291E2C916336D4D8C714558E839CCB5" ma:contentTypeVersion="16" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="f3586924aa86979da6295f9ee40e04c9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="648053e3-7c92-4a19-a239-13f7ab5faa3c" xmlns:ns3="ab851b1b-86eb-4719-b25c-c4825009da37" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c575cd7ebcf5dedbda642d6959f92321" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B291E2C916336D4D8C714558E839CCB5" ma:contentTypeVersion="17" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="13aa0370665e9b3b83e765cda0a12066">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="648053e3-7c92-4a19-a239-13f7ab5faa3c" xmlns:ns3="ab851b1b-86eb-4719-b25c-c4825009da37" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9328b7de937e1be0dff031933bf99194" ns2:_="" ns3:_="">
     <xsd:import namespace="648053e3-7c92-4a19-a239-13f7ab5faa3c"/>
     <xsd:import namespace="ab851b1b-86eb-4719-b25c-c4825009da37"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="648053e3-7c92-4a19-a239-13f7ab5faa3c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -43217,96 +44277,101 @@
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6888914c-cc54-4abd-a4ed-f4b78742bc1b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de Imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6888914c-cc54-4abd-a4ed-f4b78742bc1b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ab851b1b-86eb-4719-b25c-c4825009da37" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Partilhado Com" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Detalhes de Partilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{dc2da260-d3fc-412d-8e3d-032384745e9f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ab851b1b-86eb-4719-b25c-c4825009da37">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -43408,108 +44473,102 @@
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ab851b1b-86eb-4719-b25c-c4825009da37" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="648053e3-7c92-4a19-a239-13f7ab5faa3c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="ab851b1b-86eb-4719-b25c-c4825009da37">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C8620F0-5A68-472F-B875-FD217175021F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD19ABF0-FA99-4A7A-9463-49D0728BD5D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="648053e3-7c92-4a19-a239-13f7ab5faa3c"/>
+    <ds:schemaRef ds:uri="ab851b1b-86eb-4719-b25c-c4825009da37"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93EF4D39-8AC5-48CD-B77A-D06095231165}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA8C66A0-B0BC-4D1F-9F12-0BEA0FE963B5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ab851b1b-86eb-4719-b25c-c4825009da37"/>
     <ds:schemaRef ds:uri="648053e3-7c92-4a19-a239-13f7ab5faa3c"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>37161</Characters>
+  <Pages>28</Pages>
+  <Words>8099</Words>
+  <Characters>43739</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>309</Lines>
-  <Paragraphs>87</Paragraphs>
+  <Lines>364</Lines>
+  <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43955</CharactersWithSpaces>
+  <CharactersWithSpaces>51735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dino César</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B291E2C916336D4D8C714558E839CCB5</vt:lpwstr>
   </property>