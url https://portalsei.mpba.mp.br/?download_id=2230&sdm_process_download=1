--- v0 (2026-02-04)
+++ v1 (2026-09-27)
@@ -1,7667 +1,8900 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...52 lines deleted...]
-    <w:p w14:paraId="173C2249" w14:textId="77777777" w:rsidR="0096090D" w:rsidRDefault="0096090D" w:rsidP="00DF0D7A">
+    <w:p w14:paraId="47C853ED" w14:textId="77777777" w:rsidR="00E73DB4" w:rsidRDefault="00E73DB4" w:rsidP="009571FD">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="15026"/>
+        </w:tabs>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569F8E30" w14:textId="6E1BC468" w:rsidR="00E73DB4" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="12191"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>MEMORIAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009571FD">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009571FD">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CÁLCULO PARA COMPOSIÇÃO DE TABELA DE PREÇOS REFERENCIAIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A40571C" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC2AD18" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+      <w:pPr>
+        <w:spacing w:before="43"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009571FD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5728" w:type="pct"/>
-[...3905 lines deleted...]
-        <w:tblInd w:w="-1001" w:type="dxa"/>
+        <w:tblW w:w="15877" w:type="dxa"/>
+        <w:tblInd w:w="-701" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2956"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5492"/>
+        <w:gridCol w:w="555"/>
+        <w:gridCol w:w="4140"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1125"/>
+        <w:gridCol w:w="855"/>
+        <w:gridCol w:w="1380"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="1245"/>
+        <w:gridCol w:w="1245"/>
+        <w:gridCol w:w="1312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E82EC7" w:rsidRPr="00E82EC7" w14:paraId="155E70EE" w14:textId="77777777" w:rsidTr="00D14E23">
+      <w:tr w:rsidR="009571FD" w:rsidRPr="009571FD" w14:paraId="2A223141" w14:textId="77777777" w:rsidTr="009571FD">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10632" w:type="dxa"/>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="367752FA" w14:textId="101D1B60" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>ITEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB711D2" w14:textId="6158C239" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>DESCRIÇÃO  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C336653" w14:textId="52F9EEE9" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>RESUMIDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE97177" w14:textId="4F66BA03" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>UNIDADE DE FORNECIMENTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48B2D10D" w14:textId="5DA31DFE" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>QUANTIDADE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0AAC01" w14:textId="51ED6AD3" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>CÓDIGO CATMAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27755265" w14:textId="5624F656" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>CONJUNTO DE PREÇOS COLETADOS  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(MÍNIMO DE 3)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5287D" w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C9211E"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE6B0BA" w14:textId="0AE802A4" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>METODOLOGIA DE CÁLCULO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F16A6B6" w14:textId="56997556" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>VALOR UNITÁRIO MÁXIMO REFERENCIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0306777A" w14:textId="5BDF6296" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>VALOR TOTAL MÁXIMO REFERENCIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009571FD" w:rsidRPr="009571FD" w14:paraId="6EA2F1D9" w14:textId="77777777" w:rsidTr="009571FD">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC84B5A" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFFAA24" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2EF707" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC79A1C" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D702AD1" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03277D81" w14:textId="33D32399" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>indicar origem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D066ECB" w14:textId="460969D1" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>indicar origem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD52CAE" w14:textId="722D4A78" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>indicar origem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1FCBE6" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01DE3BB5" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45A539B0" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009571FD" w:rsidRPr="009571FD" w14:paraId="1CFFC82D" w14:textId="77777777" w:rsidTr="009571FD">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C250BA9" w14:textId="11E19F1F" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="343D6016" w14:textId="17A22016" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="319BF20D" w14:textId="41B5ABD5" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46A1B031" w14:textId="718DDAED" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43F12EFA" w14:textId="6A149A0D" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16A40B3C" w14:textId="3366CA8D" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4FAB2E" w14:textId="0975574C" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4166C7E5" w14:textId="75A2AA71" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0F8146" w14:textId="7C7194DA" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30DF0F2E" w14:textId="2C686D4D" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78562CC0" w14:textId="3D35F16C" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="632EDDC4" w14:textId="7CA7C3CB" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+      <w:pPr>
+        <w:spacing w:before="43"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009571FD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15877" w:type="dxa"/>
+        <w:tblInd w:w="-701" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="555"/>
+        <w:gridCol w:w="4140"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1125"/>
+        <w:gridCol w:w="855"/>
+        <w:gridCol w:w="1380"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="1245"/>
+        <w:gridCol w:w="1245"/>
+        <w:gridCol w:w="1312"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009571FD" w:rsidRPr="009571FD" w14:paraId="4AA49B44" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17FE978D" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>ITEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D08AC8E" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>DESCRIÇÃO  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D07D21" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>RESUMIDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="095D4803" w14:textId="22F18CBD" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>UNIDADE DE FORNECIMENTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA059A7" w14:textId="4BDF7C59" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>QUANTIDADE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="549C4F35" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>CÓDIGO CATMAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B97818B" w14:textId="3F4E0171" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>CONJUNTO DE PREÇOS COLETADOS  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(MÍNIMO DE 3)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5287D" w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C9211E"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E516A71" w14:textId="6A458677" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>METODOLOGIA DE CÁLCULO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="246D4CB1" w14:textId="472E0E1A" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>VALOR UNITÁRIO MÁXIMO REFERENCIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1023DB66" w14:textId="3F87FFE7" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>VALOR TOTAL MÁXIMO REFERENCIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009571FD" w:rsidRPr="009571FD" w14:paraId="37B90BA1" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E556EC" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24445FB2" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E17FFD6" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29BE9C38" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="107BE457" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF3A8D5" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>indicar origem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA0DB4E" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>indicar origem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0A16C7" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>indicar origem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3118A929" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1E4DB5" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1797DAFE" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009571FD" w:rsidRPr="009571FD" w14:paraId="4338CB8D" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50FFF2A8" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="060D08B4" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D13838F" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30AAD832" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2534C870" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74FA3518" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD3D3B4" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="026D6F25" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4D8E3F" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2956DC62" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04516FC0" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2CFFFF66" w14:textId="4B0F3ADB" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="009571FD">
+      <w:pPr>
+        <w:spacing w:before="43"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009571FD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15877" w:type="dxa"/>
+        <w:tblInd w:w="-701" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="555"/>
+        <w:gridCol w:w="4140"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1125"/>
+        <w:gridCol w:w="855"/>
+        <w:gridCol w:w="1380"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="1245"/>
+        <w:gridCol w:w="1245"/>
+        <w:gridCol w:w="1312"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009571FD" w:rsidRPr="009571FD" w14:paraId="7ADE1720" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73F5B6E8" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>ITEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3476CDBB" w14:textId="102AE104" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>DESCRIÇÃO  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBF44B1" w14:textId="2126005C" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>RESUMIDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60BB1842" w14:textId="79063E76" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>UNIDADE DE FORNECIMENTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="049E93A4" w14:textId="67547FDA" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>QUANTIDADE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5292B120" w14:textId="043BC73C" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>CÓDIGO CATMAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60A1FB74" w14:textId="6CD174CC" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>CONJUNTO DE PREÇOS COLETADOS  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(MÍNIMO DE 3)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5287D" w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C9211E"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41388162" w14:textId="16417050" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>METODOLOGIA DE CÁLCULO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC86A30" w14:textId="79C577B6" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>VALOR UNITÁRIO MÁXIMO REFERENCIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="369E8842" w14:textId="1F380D3B" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="00262A81" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>VALOR TOTAL MÁXIMO REFERENCIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009571FD" w:rsidRPr="009571FD" w14:paraId="6C5ADB58" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="352A2DF2" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E31788E" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEA98AF" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F034C9" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E25DA3D" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D321A1F" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>indicar origem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7620E76F" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>indicar origem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="675B74CC" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>indicar origem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9CB078" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="282AB6D3" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09B47E38" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009571FD" w:rsidRPr="009571FD" w14:paraId="7F6DF28F" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="749DB73A" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="618B1A70" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="308229F5" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C906BBB" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B81A29A" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5747B43A" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74D9FD71" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69DCD93A" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5886659A" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36F4B57D" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64E34F81" w14:textId="77777777" w:rsidR="009571FD" w:rsidRPr="009571FD" w:rsidRDefault="009571FD" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009571FD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2916B617" w14:textId="77777777" w:rsidR="009571FD" w:rsidRDefault="009571FD">
+      <w:pPr>
+        <w:spacing w:before="43"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3595D5" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="009571FD" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009571FD">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C9211E"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*Podem ser adicionadas quantas colunas forem necessárias, a depender da quantidade de orçamentos obtidos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C9211E"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181B87EE" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:spacing w:before="43"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="15877" w:type="dxa"/>
+        <w:tblInd w:w="-701" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="7" w:type="dxa"/>
+          <w:right w:w="7" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F355A" w14:paraId="23F803EE" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="389"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+          </w:tcPr>
+          <w:p w14:paraId="733A706D" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>JUSTIFICATIVA PARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>METODOLOGIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>UTILIZADA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w14:paraId="3C9D7F77" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="599"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CBB7E86" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="13"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FF1DC4E" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="012FDDFD" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:spacing w:before="2" w:after="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2463D9A6" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:spacing w:before="2" w:after="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A18BA0" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:spacing w:before="2" w:after="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417641B1" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:spacing w:before="2" w:after="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="15877" w:type="dxa"/>
+        <w:tblInd w:w="-701" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="7" w:type="dxa"/>
+          <w:right w:w="7" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F355A" w14:paraId="05DEB3FA" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="389"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C30D36" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>JUSTIFICATIVA PARA OS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>ORÇAMENTOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>DESCARTADOS:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w14:paraId="6289956B" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="599"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BAB2BE7" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="13"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00C00B99" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5336037C" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:spacing w:before="2" w:after="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="15877" w:type="dxa"/>
+        <w:tblInd w:w="-701" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="7" w:type="dxa"/>
+          <w:right w:w="7" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F355A" w14:paraId="15A96351" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="389"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A309AA4" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>JUSTIFICATIVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>PARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>ESCOLHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>DESTES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>FORNECEDORES:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w14:paraId="69B8FB3B" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="599"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E53D6D2" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="13"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1164F934" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="788B013D" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:spacing w:before="2" w:after="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="15877" w:type="dxa"/>
+        <w:tblInd w:w="-701" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="7" w:type="dxa"/>
+          <w:right w:w="7" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F355A" w14:paraId="3DB251E0" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="389"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BB7634" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>OBSERVAÇÕES:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w14:paraId="1E909D20" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="599"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CFBE5EC" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="13"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66B08FFC" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58F76C1E" w14:textId="77777777" w:rsidR="00E73DB4" w:rsidRDefault="00E73DB4"/>
+    <w:p w14:paraId="738E5304" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A"/>
+    <w:p w14:paraId="1F3AA92B" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A"/>
+    <w:p w14:paraId="33E94C29" w14:textId="10E38D57" w:rsidR="00C5287D" w:rsidRDefault="00C5287D">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0455651D" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00C5287D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>TABELA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>PREÇOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>REFERENCIAIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B14A9D4" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00C5287D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="110" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="2933" w:right="2914"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>TABELA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>DE PREÇOS REFERENCIAIS MÁXIMOS ESTABELECIDOS PARA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DISPENSA ELETRÔNICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DECRETO ESTADUAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>N.º 22.886/2024) E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>REQUISITO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>PARTICIPAÇÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>DOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FORNECEDORES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>(LEI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>COMPLEMENTAR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>N.º</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>123/2006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C40EDF" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00C5287D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="3"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="14550" w:type="dxa"/>
+        <w:tblInd w:w="36" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="7" w:type="dxa"/>
+          <w:right w:w="7" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1740"/>
+        <w:gridCol w:w="3209"/>
+        <w:gridCol w:w="2176"/>
+        <w:gridCol w:w="3644"/>
+        <w:gridCol w:w="3781"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C5287D" w14:paraId="6F01AF58" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
+          </w:tcPr>
+          <w:p w14:paraId="767B4737" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="546" w:right="523" w:firstLine="75"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>DA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>DISPENSA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3209" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
+          </w:tcPr>
+          <w:p w14:paraId="726810BF" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="876" w:right="472" w:hanging="180"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>Valor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>unitário</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>máximo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>estimado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>para a dispensa (por item)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5774B0" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="583" w:right="50" w:hanging="147"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>Quantitativo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>ser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>contratado (por item)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F243CCF" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="112" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="1097" w:right="779" w:hanging="87"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>Valor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>máximo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>estimado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>para a dispensa (por item)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3DA5DE" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1411193B" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Requisito de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>participação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5287D" w14:paraId="06C1B830" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="359"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2696ECEC" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103"/>
+              <w:ind w:left="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3209" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="070BE8F0" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103"/>
+              <w:ind w:left="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EF3F270" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103"/>
+              <w:ind w:left="14"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FA895D2" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103"/>
+              <w:ind w:left="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BD08A77" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRPr="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262A81">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>ME/EPP (EXCLUSIVA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F5FBB3" w14:textId="77777777" w:rsidR="00262A81" w:rsidRPr="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262A81">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218858C1" w14:textId="7261E1A0" w:rsidR="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262A81">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>AMPLA CONCORRÊNCIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00262A81" w14:paraId="39A01603" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="359"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17E7C710" w14:textId="4D794828" w:rsidR="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103"/>
+              <w:ind w:left="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3209" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31CC6BC8" w14:textId="25F6F063" w:rsidR="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103"/>
+              <w:ind w:left="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A4FAFA0" w14:textId="0D70D8B0" w:rsidR="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103"/>
+              <w:ind w:left="14"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E114A0B" w14:textId="3D359FCB" w:rsidR="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103"/>
+              <w:ind w:left="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>R$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D401001" w14:textId="77777777" w:rsidR="00262A81" w:rsidRPr="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262A81">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>ME/EPP (EXCLUSIVA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB2C75D" w14:textId="77777777" w:rsidR="00262A81" w:rsidRPr="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262A81">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>OU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68525552" w14:textId="3E96FBD3" w:rsidR="00262A81" w:rsidRPr="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="17"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262A81">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="13"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>AMPLA CONCORRÊNCIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00262A81" w14:paraId="568471C0" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="389"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7125" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C3B545" w14:textId="77777777" w:rsidR="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="2895"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>VALOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>MÁXIMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>ESTIMADO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>PARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DISPENSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0DFBDE" w14:textId="77777777" w:rsidR="00262A81" w:rsidRDefault="00262A81" w:rsidP="00262A81">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R$ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7302F4B0" w14:textId="77777777" w:rsidR="00262A81" w:rsidRDefault="00262A81" w:rsidP="00C5287D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3889"/>
+          <w:tab w:val="left" w:pos="4265"/>
+          <w:tab w:val="left" w:pos="4974"/>
+        </w:tabs>
+        <w:ind w:left="167"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E17312" w14:textId="41479A9B" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00C5287D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3889"/>
+          <w:tab w:val="left" w:pos="4265"/>
+          <w:tab w:val="left" w:pos="4974"/>
+        </w:tabs>
+        <w:ind w:left="167"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>DATA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>ORÇAMENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>ESTIMADO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>PELA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>ADMINISTRAÇÃO:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+          <w:color w:val="444444"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="15"/>
+          <w:u w:val="single" w:color="323232"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="15"/>
+          <w:u w:val="single" w:color="323232"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="15"/>
+          <w:u w:val="single" w:color="323232"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="15"/>
+          <w:u w:val="single" w:color="323232"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="15"/>
+          <w:u w:val="single" w:color="323232"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F085B8C" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00C5287D"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="14550" w:type="dxa"/>
+        <w:tblInd w:w="36" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="7" w:type="dxa"/>
+          <w:right w:w="7" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7276"/>
+        <w:gridCol w:w="7274"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C5287D" w14:paraId="7746B71D" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="389"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14549" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EACD3D0" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="99"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DADOS DO </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>RESPONSÁVEL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5287D" w14:paraId="017EB7BA" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EEBCABE" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>RESPONSÁVEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>PELO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>PREENCHIMENTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESTE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>DOCUMENTO:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66CDDAED" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="104"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02549257" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00000000" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:ind w:left="157"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:pict w14:anchorId="3D0EB4B6">
+                <v:group id="Group 2" o:spid="_x0000_s2054" style="position:absolute;left:0;text-align:left;margin-left:7.9pt;margin-top:26.65pt;width:112.65pt;height:.7pt;z-index:-251657216;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" coordsize="14306,90" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnUnSaowIAAL8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVclu2zAQvRfoPxA6Fqglb4Er2A7apvEl&#10;aILE/QCaIiUB3EDSlv33HY4leQnQIgkMyFxmefP0ZjS/3StJdtz52uhFMhxkCeGamaLW5SL5s77/&#10;OkuID1QXVBrNF8mB++R2+fnTvLE5H5nKyII7AkG0zxu7SKoQbJ6mnlVcUT8wlmu4FMYpGmDryrRw&#10;tIHoSqajLLtJG+MK6wzj3sPp3fEyWWJ8ITgLj0J4HohcJIAt4NPhcxOf6XJO89JRW9WshUHfgULR&#10;WkPSPtQdDZRsXf0qlKqZM96IMGBGpUaImnGsAaoZZlfVrJzZWqylzJvS9jQBtVc8vTss+71bOfti&#10;nxww0dgSuMBdrGUvnIr/gJLskbJDTxnfB8LgcDgZZzcTYJbB3bcsaxllFdD+yolVv/7llnYp0wsg&#10;jQVp+FP1/mPVv1TUciTV51D9kyN1sUgmCdFUgUBXrRbGURoxNdj09PjcA1Mf4qYvkuZs68OKG+SY&#10;7h58OIqxgBVKqWghBSD7u+P0gYuQEKEkKPRLSjLSkNlwmM06FV/bP9dlde4AxpPJf73Wxl4kqcg0&#10;gxfcYruC9MOEYNSZ/XSSZeTkAtWWXT206kpke90tHXRo7M3LGqFNuwOEAw3b7duioHm7kxYDArQ0&#10;xCyRvrgkTavQ6RS7U5kdXxu8DVfqBKSnW6nPraLGRzNQSCd/sD1awCKmWc7bBaaG9fmb1ea+lhLR&#10;SR0BYZdEDN7IuoiXuHHl5qd0ZEeBjfEo/iLnEOzCDCaCLo7nUsN1VOhRk7gKB8ljNKmfuQBhY9ti&#10;eNbGP84+mCDQs90EhCToEA0F4Hmjb+sSvTmO3Df6906Y3+jQ+6taG4c0nFUXlxtTHHBkIQEwHZAK&#10;nJLIWTvR4xg+36PV6buz/AsAAP//AwBQSwMEFAAGAAgAAAAhALY7YZHfAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpGm0xGxKKeqpCG0F6W2bnSah2dmQ3Sbpv3c86fHN&#10;G977Xr6abCsG7H3jSEE8i0Aglc40VCn4Orw/LUH4oMno1hEquKGHVXF/l+vMuJF2OOxDJTiEfKYV&#10;1CF0mZS+rNFqP3MdEntn11sdWPaVNL0eOdy2ch5Fz9Lqhrih1h1uaiwv+6tV8DHqcZ3Eb8P2ct7c&#10;jof083sbo1KPD9P6FUTAKfw9wy8+o0PBTCd3JeNFyzpl8qAgTRIQ7M8XcQzixIfFC8gil/8HFD8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ1J0mqMCAAC/BgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtjthkd8AAAAIAQAADwAAAAAAAAAAAAAA&#10;AAD9BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;">
+                  <v:shape id="Graphic 3" o:spid="_x0000_s2055" style="position:absolute;width:14306;height:90;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1430655,9000" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJasnLxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5Qleim60IiG6Sukf6MGLVvT6yD6TaPZturvG1E/vCkKPw8z8hpkvO1OLlpyvLCsYDRMQ&#10;xLnVFRcKtj9fgxSED8gaa8uk4I88LBfPT3PMtL3wmtpNKESEsM9QQRlCk0np85IM+qFtiKN3sM5g&#10;iNIVUju8RLip5ThJptJgxXGhxIbeS8pPm7NRsDq7SZuMPvev6fbjuvtN8eW4mirV73VvMxCBuvAf&#10;frS/tYIJ3K/EGyAXNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJasnLxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" adj="0,,0" path="m,l1430284,e" filled="f" strokecolor="#323232" strokeweight=".25mm">
+                    <v:stroke joinstyle="round"/>
+                    <v:formulas/>
+                    <v:path arrowok="t" o:connecttype="segments" textboxrect="0,0,1431290,9643"/>
+                  </v:shape>
+                </v:group>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00C5287D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>MATRÍCULA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5287D" w14:paraId="5AD48C45" w14:textId="77777777" w:rsidTr="00981480">
+        <w:trPr>
+          <w:trHeight w:val="1334"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="755AFCD0" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00000000" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:pict w14:anchorId="783780CE">
+                <v:group id="Group 4" o:spid="_x0000_s2056" style="position:absolute;left:0;text-align:left;margin-left:7.65pt;margin-top:25.85pt;width:112.65pt;height:.7pt;z-index:-251656192;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" coordsize="14306,90" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSOqkqpAIAAL8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0OGC1kyZFZiQptnXN&#10;S7EWbfYBqizZBnSDpMbJ349ibOdSYENbBHAo8XZ4TNLz661WZCN8aKxZ0NFFTokw3JaNqRb0z/r2&#10;64ySEJkpmbJGLOhOBHq9/Pxp3rpCjG1tVSk8gSAmFK1b0DpGV2RZ4LXQLFxYJwwopfWaRTj6Kis9&#10;ayG6Vtk4z6+y1vrSectFCHB7s1fSJcaXUvB4L2UQkagFBWwRnx6fz+mZLeesqDxzdcM7GOwdKDRr&#10;DCQdQt2wyMiLb16F0g33NlgZL7jVmZWy4QJrgGpG+Vk1K29fHNZSFW3lBpqA2jOe3h2W/96svHty&#10;Dx6YaF0FXOAp1bKVXqd/QEm2SNluoExsI+FwOZpc5lcTYJaD7lued4zyGmh/5cTrX/9yy/qU2QmQ&#10;1kFrhEP14WPVP9XMCSQ1FFD9gydNuaBXlBimoUFXXS9MU2uk1GAz0BOKAEx9iJuhSFbwlxBXwiLH&#10;bHMX4r4ZS5CwlcoOUgSyv3vB7oSMlEitoEO/ZCQnLZmNRvms7+Jz+8emqo8dwHgy+a/X2rqTJDWZ&#10;5vCCO2xnkH7YGK0+sp9O8pwcXKDaqq+H1X2JfGt60cOEptk8rRHGtL9AODCw/bkrCoa3v+kwIEDH&#10;YsqS6EsiabsOnU5xOrXdiLVFbTzrTkB60CpzbJV6fDybUNK3P9juLUBIaZbzTsDUIB+/WWNvG6UQ&#10;nTIJEE5JwhCsasqkxIOvnn8qTzYM2Lgcp1/iHIKdmMFGMOX+XhlQpw7d9yRKcadEiqbMo5DQ2Di2&#10;GJ538fe7DzYIzGy/ASEJOiRDCXje6Nu5JG+BK/eN/oMT5rcmDv66MdYjDUfVJfHZljtcWUgAbAek&#10;ArckctZt9LSGj89odfjuLP8CAAD//wMAUEsDBBQABgAIAAAAIQCy0BAo3wAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aQxtcRsSinqqQi2gvS2zU6T0OxsyG6T9N87nuzx&#10;zXu8+V6+mmwrBux940hBPItAIJXONFQp+N6/Py1B+KDJ6NYRKriih1Vxf5frzLiRvnDYhUpwCflM&#10;K6hD6DIpfVmj1X7mOiT2Tq63OrDsK2l6PXK5beU8ihbS6ob4Q6073NRYnncXq+Bj1OM6id+G7fm0&#10;uR726efPNkalHh+m9SuIgFP4D8MfPqNDwUxHdyHjRcs6TTipII1fQLA/f44WII58SGKQRS5vBxS/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJI6qSqkAgAAvwYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALLQECjfAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAA/gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;">
+                  <v:shape id="Graphic 5" o:spid="_x0000_s2057" style="position:absolute;width:14306;height:90;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1430655,9000" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCW9PInxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUIvohtrCSG6Sukf8OClKnp9ZJ9JNPs23V1j2k/fLRR6HGbmN8xy3ZtGdOR8bVnBbJqA&#10;IC6srrlUcNi/TzIQPiBrbCyTgi/ysF4NB0vMtb3zB3W7UIoIYZ+jgiqENpfSFxUZ9FPbEkfvbJ3B&#10;EKUrpXZ4j3DTyMckSaXBmuNChS29VFRcdzejYHtzT10yezvNs8Pr9/Ezw/Flmyr1MOqfFyAC9eE/&#10;/NfeaAUp/F6JN0CufgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW9PInxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" adj="0,,0" path="m,l1430284,e" filled="f" strokecolor="#323232" strokeweight=".25mm">
+                    <v:stroke joinstyle="round"/>
+                    <v:formulas/>
+                    <v:path arrowok="t" o:connecttype="segments" textboxrect="0,0,1431290,9643"/>
+                  </v:shape>
+                </v:group>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00C5287D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>UNIDADE</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5287D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C5287D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>ADMINISTRATIVA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="545454"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EA1A8C6" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00981480">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:ind w:left="157"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>ASSINATURA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>DO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                <w:color w:val="444444"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>RESPONSÁVEL:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="271612D4" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00C5287D"/>
+    <w:p w14:paraId="14DD07BD" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRDefault="00C5287D" w:rsidP="00C5287D"/>
+    <w:p w14:paraId="04B208F8" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A"/>
+    <w:p w14:paraId="246780A3" w14:textId="77777777" w:rsidR="002F355A" w:rsidRDefault="002F355A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386D47EF" w14:textId="77777777" w:rsidR="00C5287D" w:rsidRPr="00CA0795" w:rsidRDefault="002F355A" w:rsidP="00C5287D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="12191"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA0795">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ORIENTAÇÕES GERAIS PARA PREENCHIMENTO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5287D" w:rsidRPr="00CA0795">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DO </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5287D" w:rsidRPr="00CA0795">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MEMORIAL DE CÁLCULO PARA COMPOSIÇÃO DE TABELA DE PREÇOS REFERENCIAIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030AADF5" w14:textId="47ABA186" w:rsidR="002F355A" w:rsidRPr="00C5287D" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5287D">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(EXCLUIR ESTA PÁGINA APÓS PREENCHER)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE379BA" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002F355A" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC03146" w14:textId="1E605F3C" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6080">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Inserir uma tabela para cada item da dispensa de licitação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272F16C9" w14:textId="72323432" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6080">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Indicar o mínimo de 3 preços de referência. Para mais preços, aumentar colunas em “CONJUNTO DE PREÇOS COLETADOS”. Neste sentido, vale a regra de “quanto mais, melhor”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5489EB05" w14:textId="0B09533C" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6080">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Explicações sobre os campos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776F0EE8" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1088"/>
+        <w:gridCol w:w="2446"/>
+        <w:gridCol w:w="1254"/>
+        <w:gridCol w:w="1091"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="649"/>
+        <w:gridCol w:w="663"/>
+        <w:gridCol w:w="1631"/>
+        <w:gridCol w:w="1748"/>
+        <w:gridCol w:w="1640"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="7F0CE515" w14:textId="77777777" w:rsidTr="002F355A">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A09FC07" w14:textId="7A9BD922" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ITEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1670E1" w14:textId="47E5DB1F" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>DESCRIÇÃO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F56DDD" w14:textId="58141225" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>RESUMIDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79847027" w14:textId="15090623" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Unidade de fornecimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68CF8333" w14:textId="163D2763" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Quantidade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE91F41" w14:textId="431CBD0F" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>CÓDIGO CATMAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3015" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3960F7C0" w14:textId="408DB5DA" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>CONJUNTO DE PREÇOS COLETADOS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>(MÍNIMO DE 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="580D5365" w14:textId="17863807" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Metodologia de cálculo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="124530F2" w14:textId="13201121" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Valor unitário Máximo Referencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="037372EF" w14:textId="503DD563" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Valor Total Máximo Referencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="45CE4CE2" w14:textId="77777777" w:rsidTr="002F355A">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBD418E" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73889FDA" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B696208" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74E2C636" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADB08BE" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEB3610" w14:textId="6F300BDB" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>indicar origem *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D860A3B" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A43748B" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28DABCC2" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A882428" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03E00FE4" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="127857CE" w14:textId="77777777" w:rsidTr="002F355A">
+        <w:trPr>
+          <w:trHeight w:val="975"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="166856A4" w14:textId="408487D5" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Replicar APENSO I do TR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD09191" w14:textId="375BD23E" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Replicar APENSO I do TR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6D4629" w14:textId="589D6286" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Replicar APENSO I do TR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A296E9C" w14:textId="28D98BE4" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Replicar APENSO I do TR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="628516BC" w14:textId="3CD8822B" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Replicar APENSO I do TR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26C60FC0" w14:textId="2143C90C" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Inserir exato valor obtido na pesquisa, em reais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17571058" w14:textId="59068B61" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="705" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="021AC069" w14:textId="6B1DE752" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="575437B6" w14:textId="754021E2" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Mediana</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54EA2A78" w14:textId="3860C6ED" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366C16E9" w14:textId="73BC3442" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Média</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB7AFE6" w14:textId="162DB0BB" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E400CC" w14:textId="71E1A702" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>menor preço</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45FF3780" w14:textId="78D0F6F4" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Resultado da aplicação da metodologia sobre os preços coletados</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B00F57A" w14:textId="039ED8F8" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED635AB" w14:textId="7FF64BFA" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Resultado da multiplicação entre QUANTIDADE e VALOR UNITÁRIO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD5ADC6" w14:textId="26CDA444" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2DCD2944" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6080">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B4EEB8" w14:textId="4CE2A2FF" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6080">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t> Possíveis origens dos preços:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF617DD" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14624" w:type="dxa"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1866"/>
+        <w:gridCol w:w="6662"/>
+        <w:gridCol w:w="6096"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="48638B32" w14:textId="77777777" w:rsidTr="00CF2FF2">
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20FFEE1C" w14:textId="77777777" w:rsidR="00E82EC7" w:rsidRPr="00E82EC7" w:rsidRDefault="00E82EC7" w:rsidP="00E82EC7">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial Black" w:eastAsia="Times New Roman" w:hAnsi="Arial Black" w:cs="Segoe UI"/>
+          <w:p w14:paraId="6236DA97" w14:textId="230E7279" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...29 lines deleted...]
-            <w:tcW w:w="2956" w:type="dxa"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>POSSIBILIDADE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6CB336" w14:textId="7C4A4E91" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...51 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>FONTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E240F15" w14:textId="49B4FCDF" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="002F355A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...44 lines deleted...]
-              <w:t> </w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>COMO INDICAR NO TÍTULO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82EC7" w:rsidRPr="00E82EC7" w14:paraId="0B4274A7" w14:textId="77777777" w:rsidTr="009E583B">
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="1634FAB7" w14:textId="77777777" w:rsidTr="00CF2FF2">
         <w:trPr>
-          <w:trHeight w:val="709"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5140" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...90 lines deleted...]
-            <w:tcW w:w="5492" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDFCCAA" w14:textId="21852F94" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...846 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBB64E1" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Tabela de preços referenciais do Estado da BA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="191A04C0" w14:textId="40C1B1DB" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Tabela de Preços Referenciais - BA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="29E54DDD" w14:textId="77777777" w:rsidTr="00CF2FF2">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09830478" w14:textId="0D7F00AF" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="024F15BD" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Licitação de outro Órgão </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F01923B" w14:textId="61D0FDDE" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:kern w:val="0"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ORGÃO + CERTAME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A53BF78" w14:textId="29A8094A" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>(Exemplo: SAEB/BA – PE nº 01/2024)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="233CA601" w14:textId="77777777" w:rsidTr="00CF2FF2">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE8E702" w14:textId="5C49EABA" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF31BC1" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Preço médio no sistema “Banco de Preços” </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="227CA7C3" w14:textId="2E7914FB" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:kern w:val="0"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Banco de Preços – preço médio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="53ECC0A8" w14:textId="77777777" w:rsidTr="00CF2FF2">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68B936BF" w14:textId="1ABEC168" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24763B0B" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Preço específico no sistema “Banco de Preços” </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66C3DFEC" w14:textId="7626A464" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:kern w:val="0"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Banco de Preços + Órgão + certame</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03725327" w14:textId="7996A052" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>(Exemplo: Banco de Preços - SAEB/BA – PE nº 01/2024)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="25E825D9" w14:textId="77777777" w:rsidTr="00CF2FF2">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76127866" w14:textId="19DB3B93" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA1C84E" w14:textId="0A892862" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Preço médio no site “Painel de Preços” </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="028E3DDE" w14:textId="4ADEF0FF" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:kern w:val="0"/>
-[...1013 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Painel de Preços – preço médio </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="1A4A2FDF" w14:textId="77777777" w:rsidTr="00CF2FF2">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3136A8" w14:textId="57B722F3" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="570A84BA" w14:textId="27C4B81E" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Preço específico no site “Painel de Preços” </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D829B2" w14:textId="77777777" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
-[...80 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Painel de Preços + Órgão + certame </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4992A82A" w14:textId="3FC4607D" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>(Exemplo: Painel de Preços - SAEB/BA – PE nº 01/2024) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1750" w:rsidRPr="001A1750" w14:paraId="266F3244" w14:textId="77777777" w:rsidTr="002C29A9">
+      <w:tr w:rsidR="002F355A" w:rsidRPr="002C6080" w14:paraId="4CB7757B" w14:textId="77777777" w:rsidTr="00CF2FF2">
         <w:trPr>
-          <w:trHeight w:val="306"/>
+          <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1382" w:type="dxa"/>
-[...63 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE74FC2" w14:textId="2E5B5136" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EBBCB1" w14:textId="004750AC" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Orçamento de fornecedor (engloba pesquisa de internet) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B2857B" w14:textId="4AEE97F9" w:rsidR="002F355A" w:rsidRPr="002C6080" w:rsidRDefault="002F355A" w:rsidP="00935E98">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
-[...80 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6080">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
-[...371 lines deleted...]
-              <w:t>+ CNPJ</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>RAZÃO SOCIAL DA EMPRESA + CNPJ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EB713A5" w14:textId="77777777" w:rsidR="000D2C68" w:rsidRPr="000D2C68" w:rsidRDefault="000D2C68" w:rsidP="000D2C68">
-[...9 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="71A2EE33" w14:textId="77777777" w:rsidR="009571FD" w:rsidRDefault="009571FD"/>
+    <w:sectPr w:rsidR="009571FD" w:rsidSect="00CF2FF2">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="1417" w:bottom="0" w:left="1417" w:header="708" w:footer="0" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="3260" w:right="1133" w:bottom="280" w:left="1133" w:header="465" w:footer="598" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17F93608" w14:textId="77777777" w:rsidR="00465613" w:rsidRDefault="00465613" w:rsidP="0050100F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7FF1FDC9" w14:textId="77777777" w:rsidR="000E7B17" w:rsidRDefault="000E7B17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="189BF7DD" w14:textId="77777777" w:rsidR="00465613" w:rsidRDefault="00465613" w:rsidP="0050100F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3FCC0855" w14:textId="77777777" w:rsidR="000E7B17" w:rsidRDefault="000E7B17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...7 lines deleted...]
-  <w:font w:name="Aptos">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  <w:font w:name="Arial">
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5E3566E3" w14:textId="5EC4D28D" w:rsidR="00061E90" w:rsidRDefault="00061E90" w:rsidP="002C29A9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E7E2FE9" w14:textId="17AC5430" w:rsidR="00CF2FF2" w:rsidRPr="00CF2FF2" w:rsidRDefault="00CF2FF2" w:rsidP="00CF2FF2">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F66DE6">
+    <w:r w:rsidRPr="00CF2FF2">
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t xml:space="preserve">Versão – </w:t>
+      <w:t>Julho/2026</w:t>
     </w:r>
-    <w:r>
-[...38 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="600738FD" w14:textId="77777777" w:rsidR="00465613" w:rsidRDefault="00465613" w:rsidP="0050100F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="77FDD8E3" w14:textId="77777777" w:rsidR="000E7B17" w:rsidRDefault="000E7B17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C916CBF" w14:textId="77777777" w:rsidR="00465613" w:rsidRDefault="00465613" w:rsidP="0050100F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="39FE9BDF" w14:textId="77777777" w:rsidR="000E7B17" w:rsidRDefault="000E7B17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4121C51D" w14:textId="4C79264F" w:rsidR="0050100F" w:rsidRDefault="0050100F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B742D72" w14:textId="77777777" w:rsidR="00E73DB4" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:spacing w:before="0" w:line="12" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="18415" distR="3175" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5EBF8FEC" wp14:editId="7A0F7F01">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3CD2D991" wp14:editId="6529EA37">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-38981</wp:posOffset>
+            <wp:posOffset>200025</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>25921</wp:posOffset>
+            <wp:posOffset>295275</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7559675" cy="1539875"/>
+          <wp:extent cx="10039350" cy="1781175"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapSquare wrapText="largest"/>
-          <wp:docPr id="19817537" name="Imagem 7" descr="Uma imagem contendo Tabela&#10;&#10;Descrição gerada automaticamente"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1255878367" name="Image 1 Copia 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="80849205" name="Imagem 7" descr="Uma imagem contendo Tabela&#10;&#10;Descrição gerada automaticamente"/>
+                  <pic:cNvPr id="7" name="Image 1 Copia 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7559675" cy="1539875"/>
+                    <a:ext cx="10039350" cy="1781175"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E22A8CC" w14:textId="77777777" w:rsidR="00E73DB4" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="Corpodetexto"/>
+      <w:spacing w:before="0" w:line="12" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6B753E1B" wp14:editId="4E0B2EDD">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>200025</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>295275</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="10039350" cy="1781175"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="324887608" name="Image 1 Copia 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="8" name="Image 1 Copia 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="10039350" cy="1781175"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DF62A0B"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="122A152D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3730965C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="-491" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
-[...112 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="229" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="949" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1669" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2389" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3109" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3829" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4549" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5269" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="848985281">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F651858"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4622FC4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="438B7898"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73D88588"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47153789"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71AE8800"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1192187794">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="736170001">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1737587267">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1124037132">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4" w16cid:durableId="86465325">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2058"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C07A46"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00F031F1"/>
+    <w:rsidRoot w:val="00E73DB4"/>
+    <w:rsid w:val="000E7B17"/>
+    <w:rsid w:val="00262A81"/>
+    <w:rsid w:val="002C6080"/>
+    <w:rsid w:val="002F355A"/>
+    <w:rsid w:val="00303CB8"/>
+    <w:rsid w:val="004E44C1"/>
+    <w:rsid w:val="00510079"/>
+    <w:rsid w:val="00627AA9"/>
+    <w:rsid w:val="00687AFE"/>
+    <w:rsid w:val="0077414C"/>
+    <w:rsid w:val="008D6CF6"/>
+    <w:rsid w:val="00935E98"/>
+    <w:rsid w:val="009571FD"/>
+    <w:rsid w:val="00AD1983"/>
+    <w:rsid w:val="00C5287D"/>
+    <w:rsid w:val="00CA0795"/>
+    <w:rsid w:val="00CF2FF2"/>
+    <w:rsid w:val="00D030B5"/>
+    <w:rsid w:val="00D82E02"/>
+    <w:rsid w:val="00DC6C53"/>
+    <w:rsid w:val="00E73DB4"/>
+    <w:rsid w:val="00FB5D81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2058"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1AEC3AB2"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{4986B1B1-CC00-48E0-8EEE-3B06A8BC7B36}"/>
+  <w14:docId w14:val="7F72A096"/>
+  <w15:docId w15:val="{F9F7E494-60C0-4937-9B31-872E118B3F73}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8002,1719 +9235,508 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0023233D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="pt-PT"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C07A46"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:ind w:left="2933" w:right="2916"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C07A46"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
+      <w:ind w:left="2933" w:right="2916"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...157 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00C07A46"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...28 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
-[...5 lines deleted...]
-    <w:rsid w:val="00C07A46"/>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
-[...64 lines deleted...]
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
+    <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C07A46"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-      <w:contextualSpacing/>
+      <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...82 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C07A46"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cabealhoerodap">
+    <w:name w:val="Cabeçalho e rodapé"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Cabealhoerodap"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodatabela">
+    <w:name w:val="Conteúdo da tabela"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfaseIntensa">
-[...2 lines deleted...]
-    <w:uiPriority w:val="21"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulodetabela">
+    <w:name w:val="Título de tabela"/>
+    <w:basedOn w:val="Contedodatabela"/>
     <w:qFormat/>
-    <w:rsid w:val="00C07A46"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00C07A46"/>
     <w:pPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
-[...14 lines deleted...]
-    <w:uiPriority w:val="32"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C07A46"/>
-[...28 lines deleted...]
-    <w:rsid w:val="0050100F"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0050100F"/>
+    <w:rsid w:val="00CF2FF2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0050100F"/>
-[...26 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00CF2FF2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="pt-PT"/>
     </w:rPr>
-  </w:style>
-[...8 lines deleted...]
-    <w:rsid w:val="00E82EC7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...399 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+          <a:tileRect/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...327 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2427</Characters>
+  <Pages>1</Pages>
+  <Words>591</Words>
+  <Characters>3196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Memorial de Cálculo</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2871</CharactersWithSpaces>
+  <CharactersWithSpaces>3780</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Memorial de Cálculo</dc:title>
   <dc:subject/>
-  <dc:creator>Fernanda da Costa Peres Valentim</dc:creator>
-  <cp:keywords/>
+  <dc:creator/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B291E2C916336D4D8C714558E839CCB5</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-07-06T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
+    <vt:lpwstr>Mozilla/5.0 (Windows NT 10.0; Win64; x64) AppleWebKit/537.36 (KHTML, like Gecko) memorial-calculo-mpba/1.0.0 Chrome/130.0.6723.191 Electron/33.4.11 Safari/537.36</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-07-06T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Producer">
+    <vt:lpwstr>Skia/PDF m130</vt:lpwstr>
   </property>
 </Properties>
 </file>