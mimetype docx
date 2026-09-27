--- v0 (2026-02-04)
+++ v1 (2026-09-27)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0A745B3E" w14:textId="012CB26C" w:rsidR="008741CA" w:rsidRPr="007258B9" w:rsidRDefault="007258B9" w:rsidP="007258B9">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial" w:hAnsi="Arial Black" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007258B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial" w:hAnsi="Arial Black" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CONSIDERAÇÕES INICIAIS E ORIENTAÇÕES PARA PREENCHIMENTO DO ESTUDO </w:t>
       </w:r>
       <w:r w:rsidR="008741CA" w:rsidRPr="007258B9">
         <w:rPr>
@@ -2628,75 +2629,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="686D0E20" w:rsidRPr="00F55448">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4. ESTIMATIVA</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> DAS QUANTIDADES PARA A CONTRATAÇÃO (Lei nº 14.133/21, art.18, §1º, IV) </w:t>
+              <w:t xml:space="preserve">4. ESTIMATIVAS DAS QUANTIDADES PARA A CONTRATAÇÃO (Lei nº 14.133/21, art.18, §1º, IV) </w:t>
             </w:r>
             <w:r w:rsidR="686D0E20" w:rsidRPr="00F55448">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Calibri" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ℹ️</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="599F22B8" w14:textId="58B87BC9" w:rsidR="00835362" w:rsidRPr="00835362" w:rsidRDefault="00F55448" w:rsidP="008B663C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="142"/>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
@@ -4843,75 +4820,51 @@
           <w:p w14:paraId="143E7BC1" w14:textId="7968227E" w:rsidR="00793092" w:rsidRPr="00CD55AD" w:rsidRDefault="7B575520" w:rsidP="00CD55AD">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="380B6AF9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:t>10. PROVIDÊNCIAS A SEREM AD</w:t>
-[...23 lines deleted...]
-                <w:t>TADAS PELA ADMINISTRAÇÃO PREVIAMENTE À CONTRATAÇÃO (Lei nº 14.133 /21- art.18, §1º, X</w:t>
+                <w:t>10. PROVIDÊNCIAS A SEREM ADOTADAS PELA ADMINISTRAÇÃO PREVIAMENTE À CONTRATAÇÃO (Lei nº 14.133 /21- art.18, §1º, X</w:t>
               </w:r>
               <w:proofErr w:type="gramStart"/>
               <w:r w:rsidRPr="380B6AF9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">) </w:t>
               </w:r>
               <w:r w:rsidRPr="380B6AF9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="380B6AF9">
                 <w:rPr>
@@ -5819,76 +5772,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A170F" w:rsidRPr="000A170F" w14:paraId="69E8B3D1" w14:textId="77777777" w:rsidTr="380B6AF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD21E7E" w14:textId="4DB03E62" w:rsidR="000A170F" w:rsidRPr="0018392E" w:rsidRDefault="00C63BC1" w:rsidP="000D258D">
+          <w:p w14:paraId="7AD21E7E" w14:textId="4DB03E62" w:rsidR="000A170F" w:rsidRPr="0018392E" w:rsidRDefault="71C6DDF1" w:rsidP="000D258D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="71C6DDF1" w:rsidRPr="00C63BC1">
+              <w:r w:rsidRPr="00C63BC1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13. POSICIONAMENTO CONCLUSIVO SOBRE A CONTRATAÇÃO (Lei nº 14.133/21 - art.18, §1º, XIII) </w:t>
               </w:r>
               <w:bookmarkStart w:id="0" w:name="_Hlk166524148"/>
-              <w:r w:rsidR="71C6DDF1" w:rsidRPr="00C63BC1">
+              <w:r w:rsidRPr="00C63BC1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Calibri" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>ℹ️</w:t>
               </w:r>
               <w:bookmarkEnd w:id="0"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E7903F6" w14:textId="77777777" w:rsidR="000A170F" w:rsidRDefault="000A170F" w:rsidP="000A170F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="00B050"/>
@@ -5902,200 +5855,286 @@
         <w:ind w:left="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044523">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">PREENCHIMENTO OBRIGATÓRIO. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C3EFBE" w14:textId="77777777" w:rsidR="00E756B0" w:rsidRPr="00044523" w:rsidRDefault="00E756B0" w:rsidP="00E756B0">
+    <w:p w14:paraId="48C3EFBE" w14:textId="77777777" w:rsidR="00E756B0" w:rsidRPr="00044523" w:rsidRDefault="00E756B0" w:rsidP="4DC54C31">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CBD236" w14:textId="06E52DF8" w:rsidR="4DC54C31" w:rsidRDefault="78F429D0" w:rsidP="38C4ADCB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="38C4ADCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deve-se justificar adequadamente as escolhas efetuadas ao longo da elaboração do ETP, bem como indicar se cabe ou não a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38C4ADCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>participação de empresas reunidas em consórcio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38C4ADCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e justificar quando não for permitida a participação (conforme o art. 18, inciso IX, da Lei 14.133/2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1408B9" w14:textId="54C2E235" w:rsidR="4DC54C31" w:rsidRDefault="4DC54C31" w:rsidP="38C4ADCB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04392EFA" w14:textId="1FB30257" w:rsidR="4DC54C31" w:rsidRDefault="4DC54C31" w:rsidP="4DC54C31">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21889290" w14:textId="77777777" w:rsidR="00633D5B" w:rsidRPr="00044523" w:rsidRDefault="00633D5B" w:rsidP="00633D5B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044523">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>EXEMPLOS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3205CEEB" w14:textId="77777777" w:rsidR="00E756B0" w:rsidRPr="00044523" w:rsidRDefault="00E756B0" w:rsidP="00E756B0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D73EC2" w14:textId="77777777" w:rsidR="00E756B0" w:rsidRPr="00044523" w:rsidRDefault="00E756B0" w:rsidP="00633D5B">
+    <w:p w14:paraId="35D73EC2" w14:textId="1AC02260" w:rsidR="00E756B0" w:rsidRPr="00044523" w:rsidRDefault="6DDE0F03" w:rsidP="38C4ADCB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044523">
+      <w:r w:rsidRPr="38C4ADCB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Os estudos preliminares demonstram que a contratação da solução descrita no item 7, para atendimento da necessidade </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044523">
+      <w:r w:rsidRPr="38C4ADCB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044523">
+      <w:r w:rsidRPr="38C4ADCB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, é tecnicamente </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044523">
+      <w:r w:rsidRPr="38C4ADCB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>viável</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044523">
+      <w:r w:rsidRPr="38C4ADCB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044523">
+      <w:r w:rsidRPr="38C4ADCB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">e fundamentadamente necessária para o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044523">
+      <w:r w:rsidRPr="38C4ADCB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044523">
+      <w:r w:rsidRPr="38C4ADCB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044523">
+      <w:r w:rsidRPr="38C4ADCB">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Portanto, declara-se a possibilidade de realizar a contratação pretendida. </w:t>
-      </w:r>
+        <w:t>Portanto, declara-se a possibilidade de realizar a contratação pretendida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A359198" w14:textId="5F709FD8" w:rsidR="38C4ADCB" w:rsidRDefault="38C4ADCB" w:rsidP="38C4ADCB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="59C4610A" w14:textId="77777777" w:rsidR="00A442EC" w:rsidRPr="00044523" w:rsidRDefault="00A442EC" w:rsidP="00E756B0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D8F7889" w14:textId="77777777" w:rsidR="00E756B0" w:rsidRPr="00044523" w:rsidRDefault="00E756B0" w:rsidP="00E756B0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="21"/>
@@ -6124,50 +6163,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7735ED1E" w14:textId="00D53C78" w:rsidR="006B5E10" w:rsidRPr="007258B9" w:rsidRDefault="00E756B0" w:rsidP="380B6AF9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="006B5E10" w:rsidRPr="007258B9" w:rsidSect="00DB3F03">
           <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="355" w:footer="414" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="380B6AF9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Os estudos preliminares evidenciam que a contratação da solução descrita no item 7, ou seja, da contratação de </w:t>
       </w:r>
       <w:r w:rsidRPr="380B6AF9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
       <w:r w:rsidRPr="380B6AF9">
@@ -6265,69 +6305,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005D7238" w:rsidRPr="003A2C0F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">MAPA DE GERENCIAMENTO </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">E </w:t>
+        <w:t xml:space="preserve">MAPA DE GERENCIAMENTO DE </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005D7238" w:rsidRPr="003A2C0F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">RISCOS </w:t>
       </w:r>
       <w:r w:rsidR="00C95C21" w:rsidRPr="003A2C0F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C95C21" w:rsidRPr="003A2C0F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ℹ️</w:t>
@@ -12153,220 +12175,262 @@
               <w:t>INSERIR ASSINATURA DIGITAL:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BD766DB" w14:textId="77777777" w:rsidR="00080C86" w:rsidRPr="008B5325" w:rsidRDefault="00080C86" w:rsidP="00D5769E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F58FDCF" w14:textId="77777777" w:rsidR="00080C86" w:rsidRPr="007258B9" w:rsidRDefault="00080C86" w:rsidP="007258B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00080C86" w:rsidRPr="007258B9" w:rsidSect="00DB3F03">
-      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="355" w:footer="414" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21926FDB" w14:textId="77777777" w:rsidR="00B26DD7" w:rsidRDefault="00B26DD7" w:rsidP="009C3C5D">
+    <w:p w14:paraId="0E07B2A1" w14:textId="77777777" w:rsidR="00C62F0C" w:rsidRDefault="00C62F0C" w:rsidP="009C3C5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="090D373C" w14:textId="77777777" w:rsidR="00B26DD7" w:rsidRDefault="00B26DD7" w:rsidP="009C3C5D">
+    <w:p w14:paraId="6EA4268C" w14:textId="77777777" w:rsidR="00C62F0C" w:rsidRDefault="00C62F0C" w:rsidP="009C3C5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E626050" w14:textId="77777777" w:rsidR="00B26DD7" w:rsidRDefault="00B26DD7"/>
+    <w:p w14:paraId="6931ECCC" w14:textId="77777777" w:rsidR="00C62F0C" w:rsidRDefault="00C62F0C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Univers"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ecofont_Spranq_eco_Sans">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val=" Arial"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:altName w:val="Arial Black"/>
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Antenna Bold">
     <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78041EB0" w14:textId="0ABA3992" w:rsidR="00FF3679" w:rsidRPr="00FF3679" w:rsidRDefault="00FF3679">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00FF3679">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versão: </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00FF3679">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Agosto</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00FF3679">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD02DCA" w14:textId="77777777" w:rsidR="00B26DD7" w:rsidRDefault="00B26DD7" w:rsidP="009C3C5D">
+    <w:p w14:paraId="23FDE7BA" w14:textId="77777777" w:rsidR="00C62F0C" w:rsidRDefault="00C62F0C" w:rsidP="009C3C5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A5F92E7" w14:textId="77777777" w:rsidR="00B26DD7" w:rsidRDefault="00B26DD7" w:rsidP="009C3C5D">
+    <w:p w14:paraId="0FF8E7B6" w14:textId="77777777" w:rsidR="00C62F0C" w:rsidRDefault="00C62F0C" w:rsidP="009C3C5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="351A2CDD" w14:textId="77777777" w:rsidR="00B26DD7" w:rsidRDefault="00B26DD7"/>
+    <w:p w14:paraId="1040AE3E" w14:textId="77777777" w:rsidR="00C62F0C" w:rsidRDefault="00C62F0C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68449507" w14:textId="495830D0" w:rsidR="000077C5" w:rsidRPr="00F637DE" w:rsidRDefault="007258B9" w:rsidP="00F637DE">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57556823" wp14:editId="5B31E0D5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2136775</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>532130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4008120" cy="405765"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="626569008" name="Caixa de Texto 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -12441,84 +12505,84 @@
                               <w:bCs/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">MAPA DE GERENCIAMENTO DE RISCOS </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="57556823" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="57556823">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Caixa de Texto 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:168.25pt;margin-top:41.9pt;width:315.6pt;height:31.95pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChjFIiFQIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysk99u2yAUxu8n7R0Q94udKGlTK07Vpcs0&#10;qfsjdXsAjLGNBhwGJHb29DtgN027u2m+QOADH+f8zsfmdtCKHIXzEkxJ57OcEmE41NK0Jf3xff9u&#10;TYkPzNRMgRElPQlPb7dv32x6W4gFdKBq4QiKGF/0tqRdCLbIMs87oZmfgRUGgw04zQIuXZvVjvWo&#10;rlW2yPOrrAdXWwdceI9/78cg3Sb9phE8fG0aLwJRJcXcQhpdGqs4ZtsNK1rHbCf5lAb7hyw0kwYv&#10;PUvds8DIwcm/pLTkDjw0YcZBZ9A0kotUA1Yzz19V89gxK1ItCMfbMyb//2T5l+Oj/eZIGN7DgA1M&#10;RXj7APynJwZ2HTOtuHMO+k6wGi+eR2RZb30xHY2ofeGjSNV/hhqbzA4BktDQOB2pYJ0E1bEBpzN0&#10;MQTC8ecyz9fzBYY4xpb56vpqla5gxdNp63z4KECTOCmpw6YmdXZ88CFmw4qnLfEyD0rWe6lUWri2&#10;2ilHjgwNsE/fpP5imzKkL+nNarEaAbyQiF4UZ5GqHRG8ukjLgEZWUpd0ncdvtFak9sHUyWaBSTXO&#10;MWNlJoyR3MgwDNWAGyPOCuoTAnUwGhYfGE46cL8p6dGsJfW/DswJStQng025mS+X0d1psVxdR5zu&#10;MlJdRpjhKFXSQMk43YX0IhIve4fN28vE9TmTKVc0YcI9PZjo8st12vX8rLd/AAAA//8DAFBLAwQU&#10;AAYACAAAACEA78YaMt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FgK&#10;hW6UphMgwYHDphUE17R1P0TiVE3alX+Pd4KbLT96/bzZdrFGzDj63pGC61UEAqlydU+tgo/3l6sN&#10;CB801do4QgU/6GGbn59lOq3dkQ44F6EVHEI+1Qq6EIZUSl91aLVfuQGJb40brQ68jq2sR33kcGvk&#10;TRQl0uqe+EOnB3zusPouJqvg9UmWu0OxL5uvxsxv5tNOu71V6vJieXwAEXAJfzCc9FkdcnYq3US1&#10;F0ZBHCd3jCrYxFyBgftkvQZRMnnLg8wz+b9C/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQChjFIiFQIAAB4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDvxhoy3wAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" strokecolor="white [3212]">
+            <v:shape id="Caixa de Texto 1" style="position:absolute;margin-left:168.25pt;margin-top:41.9pt;width:315.6pt;height:31.95pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" strokecolor="white [3212]" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChjFIiFQIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysk99u2yAUxu8n7R0Q94udKGlTK07Vpcs0&#10;qfsjdXsAjLGNBhwGJHb29DtgN027u2m+QOADH+f8zsfmdtCKHIXzEkxJ57OcEmE41NK0Jf3xff9u&#10;TYkPzNRMgRElPQlPb7dv32x6W4gFdKBq4QiKGF/0tqRdCLbIMs87oZmfgRUGgw04zQIuXZvVjvWo&#10;rlW2yPOrrAdXWwdceI9/78cg3Sb9phE8fG0aLwJRJcXcQhpdGqs4ZtsNK1rHbCf5lAb7hyw0kwYv&#10;PUvds8DIwcm/pLTkDjw0YcZBZ9A0kotUA1Yzz19V89gxK1ItCMfbMyb//2T5l+Oj/eZIGN7DgA1M&#10;RXj7APynJwZ2HTOtuHMO+k6wGi+eR2RZb30xHY2ofeGjSNV/hhqbzA4BktDQOB2pYJ0E1bEBpzN0&#10;MQTC8ecyz9fzBYY4xpb56vpqla5gxdNp63z4KECTOCmpw6YmdXZ88CFmw4qnLfEyD0rWe6lUWri2&#10;2ilHjgwNsE/fpP5imzKkL+nNarEaAbyQiF4UZ5GqHRG8ukjLgEZWUpd0ncdvtFak9sHUyWaBSTXO&#10;MWNlJoyR3MgwDNWAGyPOCuoTAnUwGhYfGE46cL8p6dGsJfW/DswJStQng025mS+X0d1psVxdR5zu&#10;MlJdRpjhKFXSQMk43YX0IhIve4fN28vE9TmTKVc0YcI9PZjo8st12vX8rLd/AAAA//8DAFBLAwQU&#10;AAYACAAAACEA78YaMt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FgK&#10;hW6UphMgwYHDphUE17R1P0TiVE3alX+Pd4KbLT96/bzZdrFGzDj63pGC61UEAqlydU+tgo/3l6sN&#10;CB801do4QgU/6GGbn59lOq3dkQ44F6EVHEI+1Qq6EIZUSl91aLVfuQGJb40brQ68jq2sR33kcGvk&#10;TRQl0uqe+EOnB3zusPouJqvg9UmWu0OxL5uvxsxv5tNOu71V6vJieXwAEXAJfzCc9FkdcnYq3US1&#10;F0ZBHCd3jCrYxFyBgftkvQZRMnnLg8wz+b9C/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQChjFIiFQIAAB4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDvxhoy3wAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="18B19083" w14:textId="4A15EEC1" w:rsidR="007258B9" w:rsidRDefault="007258B9" w:rsidP="007258B9">
+                  <w:p w:rsidR="007258B9" w:rsidP="007258B9" w:rsidRDefault="007258B9" w14:paraId="18B19083" w14:textId="4A15EEC1">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
                         <w:b/>
                         <w:bCs/>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C547E4">
                       <w:rPr>
                         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
                         <w:b/>
                         <w:bCs/>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ESTUDO TÉCNICO PRELIMINAR – ETP e </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="6F01A357" w14:textId="77777777" w:rsidR="007258B9" w:rsidRPr="00C547E4" w:rsidRDefault="007258B9" w:rsidP="007258B9">
+                  <w:p w:rsidRPr="00C547E4" w:rsidR="007258B9" w:rsidP="007258B9" w:rsidRDefault="007258B9" w14:paraId="6F01A357" w14:textId="77777777">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00C547E4">
                       <w:rPr>
                         <w:rFonts w:ascii="Antenna Bold" w:hAnsi="Antenna Bold"/>
                         <w:b/>
                         <w:bCs/>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">MAPA DE GERENCIAMENTO DE RISCOS </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
@@ -12576,51 +12640,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C10D174" w14:textId="37B97A3A" w:rsidR="00221356" w:rsidRDefault="00433457" w:rsidP="005B39D7">
     <w:pPr>
       <w:ind w:left="-1134"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6192D557" wp14:editId="16D659A1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-787941</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>-37694</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7744460" cy="1478915"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="largest"/>
           <wp:docPr id="1595836671" name="Imagem 1595836671" descr="Uma imagem contendo Tabela&#10;&#10;Descrição gerada automaticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -12660,51 +12724,51 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01AB1944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A2643B8"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15685,50 +15749,51 @@
     <w:rsid w:val="0027001A"/>
     <w:rsid w:val="00284124"/>
     <w:rsid w:val="002A3B02"/>
     <w:rsid w:val="002B63BA"/>
     <w:rsid w:val="002C33FF"/>
     <w:rsid w:val="002C3D87"/>
     <w:rsid w:val="002D35D6"/>
     <w:rsid w:val="002F7FEC"/>
     <w:rsid w:val="00306032"/>
     <w:rsid w:val="00313281"/>
     <w:rsid w:val="00313DD8"/>
     <w:rsid w:val="00320235"/>
     <w:rsid w:val="00327A41"/>
     <w:rsid w:val="003335DF"/>
     <w:rsid w:val="00340061"/>
     <w:rsid w:val="00345609"/>
     <w:rsid w:val="0035451E"/>
     <w:rsid w:val="003602A4"/>
     <w:rsid w:val="00361061"/>
     <w:rsid w:val="003726AB"/>
     <w:rsid w:val="00375067"/>
     <w:rsid w:val="00380666"/>
     <w:rsid w:val="00385A99"/>
     <w:rsid w:val="00386D63"/>
     <w:rsid w:val="003972B9"/>
+    <w:rsid w:val="0039769F"/>
     <w:rsid w:val="003A091C"/>
     <w:rsid w:val="003A2C0F"/>
     <w:rsid w:val="003B2F43"/>
     <w:rsid w:val="003B391D"/>
     <w:rsid w:val="003C0E06"/>
     <w:rsid w:val="003D3EA3"/>
     <w:rsid w:val="003E5EDA"/>
     <w:rsid w:val="003F5C74"/>
     <w:rsid w:val="003F672C"/>
     <w:rsid w:val="003F696E"/>
     <w:rsid w:val="00403729"/>
     <w:rsid w:val="00405242"/>
     <w:rsid w:val="00433457"/>
     <w:rsid w:val="004341F4"/>
     <w:rsid w:val="00450DE5"/>
     <w:rsid w:val="004579F9"/>
     <w:rsid w:val="0046038D"/>
     <w:rsid w:val="0046053E"/>
     <w:rsid w:val="00462C4C"/>
     <w:rsid w:val="00464832"/>
     <w:rsid w:val="00465282"/>
     <w:rsid w:val="00465449"/>
     <w:rsid w:val="00471F83"/>
     <w:rsid w:val="004744C3"/>
     <w:rsid w:val="004752B3"/>
@@ -15911,50 +15976,51 @@
     <w:rsid w:val="00B316BC"/>
     <w:rsid w:val="00B41B81"/>
     <w:rsid w:val="00B45672"/>
     <w:rsid w:val="00B5422A"/>
     <w:rsid w:val="00B56DE7"/>
     <w:rsid w:val="00B62206"/>
     <w:rsid w:val="00B62F00"/>
     <w:rsid w:val="00B642D4"/>
     <w:rsid w:val="00B75003"/>
     <w:rsid w:val="00B820A4"/>
     <w:rsid w:val="00B90176"/>
     <w:rsid w:val="00BA5220"/>
     <w:rsid w:val="00BD4C23"/>
     <w:rsid w:val="00BE2E8D"/>
     <w:rsid w:val="00BF53CE"/>
     <w:rsid w:val="00BF69D9"/>
     <w:rsid w:val="00BF7B18"/>
     <w:rsid w:val="00C162B4"/>
     <w:rsid w:val="00C1666F"/>
     <w:rsid w:val="00C1746E"/>
     <w:rsid w:val="00C3540F"/>
     <w:rsid w:val="00C37178"/>
     <w:rsid w:val="00C4514C"/>
     <w:rsid w:val="00C510A5"/>
     <w:rsid w:val="00C5522A"/>
+    <w:rsid w:val="00C62F0C"/>
     <w:rsid w:val="00C63BC1"/>
     <w:rsid w:val="00C74089"/>
     <w:rsid w:val="00C7555F"/>
     <w:rsid w:val="00C82B58"/>
     <w:rsid w:val="00C95C21"/>
     <w:rsid w:val="00CA06C3"/>
     <w:rsid w:val="00CA10C1"/>
     <w:rsid w:val="00CB72D0"/>
     <w:rsid w:val="00CD1419"/>
     <w:rsid w:val="00CD549B"/>
     <w:rsid w:val="00CD55AD"/>
     <w:rsid w:val="00CE405B"/>
     <w:rsid w:val="00D017D2"/>
     <w:rsid w:val="00D03A09"/>
     <w:rsid w:val="00D0502A"/>
     <w:rsid w:val="00D14688"/>
     <w:rsid w:val="00D27D36"/>
     <w:rsid w:val="00D32FAF"/>
     <w:rsid w:val="00D5188D"/>
     <w:rsid w:val="00D55A31"/>
     <w:rsid w:val="00D57463"/>
     <w:rsid w:val="00D74917"/>
     <w:rsid w:val="00D81F5D"/>
     <w:rsid w:val="00D8216D"/>
     <w:rsid w:val="00D85478"/>
@@ -16002,87 +16068,95 @@
     <w:rsid w:val="00F20D48"/>
     <w:rsid w:val="00F27B11"/>
     <w:rsid w:val="00F34A70"/>
     <w:rsid w:val="00F433B4"/>
     <w:rsid w:val="00F47A5F"/>
     <w:rsid w:val="00F55448"/>
     <w:rsid w:val="00F56668"/>
     <w:rsid w:val="00F60AB5"/>
     <w:rsid w:val="00F62F53"/>
     <w:rsid w:val="00F637DE"/>
     <w:rsid w:val="00F6760D"/>
     <w:rsid w:val="00F7668F"/>
     <w:rsid w:val="00F80BFC"/>
     <w:rsid w:val="00F96D2E"/>
     <w:rsid w:val="00FA3DF4"/>
     <w:rsid w:val="00FA605D"/>
     <w:rsid w:val="00FB7ABB"/>
     <w:rsid w:val="00FC2368"/>
     <w:rsid w:val="00FC34DA"/>
     <w:rsid w:val="00FC62F7"/>
     <w:rsid w:val="00FD101B"/>
     <w:rsid w:val="00FD2FBD"/>
     <w:rsid w:val="00FD3115"/>
     <w:rsid w:val="00FD35B8"/>
     <w:rsid w:val="00FE568E"/>
+    <w:rsid w:val="00FF3679"/>
     <w:rsid w:val="00FF6098"/>
     <w:rsid w:val="01B47A86"/>
     <w:rsid w:val="0287A023"/>
     <w:rsid w:val="02F6D9EF"/>
+    <w:rsid w:val="03008D2E"/>
+    <w:rsid w:val="05152EF2"/>
     <w:rsid w:val="0E5E59AF"/>
     <w:rsid w:val="1247C9A3"/>
     <w:rsid w:val="14B75B81"/>
     <w:rsid w:val="16C89705"/>
     <w:rsid w:val="178CEB52"/>
     <w:rsid w:val="1BE85E81"/>
     <w:rsid w:val="1CF4A642"/>
     <w:rsid w:val="25301003"/>
     <w:rsid w:val="25B94C0E"/>
     <w:rsid w:val="2861C3C0"/>
     <w:rsid w:val="2926F4D4"/>
     <w:rsid w:val="2F6FEB58"/>
     <w:rsid w:val="30BAC444"/>
     <w:rsid w:val="30FE5CBC"/>
     <w:rsid w:val="312C35BB"/>
     <w:rsid w:val="380B6AF9"/>
+    <w:rsid w:val="38C4ADCB"/>
     <w:rsid w:val="3A10949C"/>
+    <w:rsid w:val="3D52D988"/>
     <w:rsid w:val="3FC65B10"/>
     <w:rsid w:val="40FF5605"/>
     <w:rsid w:val="429A68FC"/>
     <w:rsid w:val="474D3311"/>
+    <w:rsid w:val="4DC54C31"/>
     <w:rsid w:val="5B87E570"/>
     <w:rsid w:val="6323B3BC"/>
     <w:rsid w:val="64E8B920"/>
     <w:rsid w:val="66EBB1B8"/>
     <w:rsid w:val="686D0E20"/>
     <w:rsid w:val="689B0458"/>
     <w:rsid w:val="6934A5AF"/>
     <w:rsid w:val="6B61F89C"/>
+    <w:rsid w:val="6DDE0F03"/>
     <w:rsid w:val="702B8A43"/>
     <w:rsid w:val="71C6DDF1"/>
     <w:rsid w:val="721B5697"/>
     <w:rsid w:val="72DF9D55"/>
+    <w:rsid w:val="78F429D0"/>
     <w:rsid w:val="79309B1E"/>
     <w:rsid w:val="7B575520"/>
     <w:rsid w:val="7FBAACDE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -19165,51 +19239,51 @@
                 <w:div w:id="22828897">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/8.%20Justificativa%20para%20parcelamento.pdf?csf=1&amp;web=1&amp;e=Rd4nPS" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/13.%20Posicionamento%20conclusivo.pdf?csf=1&amp;web=1&amp;e=LqmvOi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/2.%20Previs%C3%A3o%20no%20PCA.pdf?csf=1&amp;web=1&amp;e=BQDDEY" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/12.%20Poss%C3%ADveis%20impactos%20ambientais.pdf?csf=1&amp;web=1&amp;e=6e9e4n" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/11.%20Contrata%C3%A7%C3%B5es%20correlatas.pdf?csf=1&amp;web=1&amp;e=BZSg2V" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/1.%20Identifica%C3%A7%C3%A3o%20e%20Descri%C3%A7%C3%A3o%20da%20necessidade.pdf?csf=1&amp;web=1&amp;e=CVljpX" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/10.%20Provid%C3%AAncias.pdf?csf=1&amp;web=1&amp;e=08j0PC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1cd76owwZcCULxES8WxS4AvqE7pDQRjP9/view?usp=share_link" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/9.%20Resultados%20pretendidos%20com%20a%20contrata%C3%A7%C3%A3o.pdf?csf=1&amp;web=1&amp;e=gOiL5F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/8.%20Justificativa%20para%20parcelamento.pdf?csf=1&amp;web=1&amp;e=Rd4nPS" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/13.%20Posicionamento%20conclusivo.pdf?csf=1&amp;web=1&amp;e=LqmvOi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/2.%20Previs%C3%A3o%20no%20PCA.pdf?csf=1&amp;web=1&amp;e=BQDDEY" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/12.%20Poss%C3%ADveis%20impactos%20ambientais.pdf?csf=1&amp;web=1&amp;e=6e9e4n" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/11.%20Contrata%C3%A7%C3%B5es%20correlatas.pdf?csf=1&amp;web=1&amp;e=BZSg2V" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/1.%20Identifica%C3%A7%C3%A3o%20e%20Descri%C3%A7%C3%A3o%20da%20necessidade.pdf?csf=1&amp;web=1&amp;e=CVljpX" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/10.%20Provid%C3%AAncias.pdf?csf=1&amp;web=1&amp;e=08j0PC" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1cd76owwZcCULxES8WxS4AvqE7pDQRjP9/view?usp=share_link" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/ETP%20e%20Mapa%20de%20Risco/Links_ETP/Links_ETP_PDF/9.%20Resultados%20pretendidos%20com%20a%20contrata%C3%A7%C3%A3o.pdf?csf=1&amp;web=1&amp;e=gOiL5F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -19484,84 +19558,87 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="648053e3-7c92-4a19-a239-13f7ab5faa3c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ab851b1b-86eb-4719-b25c-c4825009da37" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B291E2C916336D4D8C714558E839CCB5" ma:contentTypeVersion="16" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="34a5724d7042f29e178334001a1262d3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="648053e3-7c92-4a19-a239-13f7ab5faa3c" xmlns:ns3="ab851b1b-86eb-4719-b25c-c4825009da37" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ffcf92e32478af179a71a79e674d3167" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B291E2C916336D4D8C714558E839CCB5" ma:contentTypeVersion="17" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="13aa0370665e9b3b83e765cda0a12066">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="648053e3-7c92-4a19-a239-13f7ab5faa3c" xmlns:ns3="ab851b1b-86eb-4719-b25c-c4825009da37" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9328b7de937e1be0dff031933bf99194" ns2:_="" ns3:_="">
     <xsd:import namespace="648053e3-7c92-4a19-a239-13f7ab5faa3c"/>
     <xsd:import namespace="ab851b1b-86eb-4719-b25c-c4825009da37"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="648053e3-7c92-4a19-a239-13f7ab5faa3c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -19592,50 +19669,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de Imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6888914c-cc54-4abd-a4ed-f4b78742bc1b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ab851b1b-86eb-4719-b25c-c4825009da37" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Partilhado Com" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -19736,113 +19818,111 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62FC558B-A747-470B-8204-298424EA8829}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E50F09-5512-40C5-BFE1-C6A637A974D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="648053e3-7c92-4a19-a239-13f7ab5faa3c"/>
+    <ds:schemaRef ds:uri="ab851b1b-86eb-4719-b25c-c4825009da37"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{604D3D78-917C-4050-9FAF-FA715E988BA9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D517BAE-BC70-4D6A-BFA1-B04A22D1B7ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="648053e3-7c92-4a19-a239-13f7ab5faa3c"/>
     <ds:schemaRef ds:uri="ab851b1b-86eb-4719-b25c-c4825009da37"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E50F09-5512-40C5-BFE1-C6A637A974D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62FC558B-A747-470B-8204-298424EA8829}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ab851b1b-86eb-4719-b25c-c4825009da37"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2880</Words>
-  <Characters>15552</Characters>
+  <Words>2921</Words>
+  <Characters>15779</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>129</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18396</CharactersWithSpaces>
+  <CharactersWithSpaces>18663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fernanda da Costa Peres Valentim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B291E2C916336D4D8C714558E839CCB5</vt:lpwstr>