--- v0 (2026-02-04)
+++ v1 (2026-09-27)
@@ -11,138 +11,138 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6120C3C6" w14:textId="77777777" w:rsidR="00385449" w:rsidRDefault="00385449" w:rsidP="00E61AB5">
+    <w:p w:rsidR="00385449" w:rsidP="00E61AB5" w:rsidRDefault="00385449" w14:paraId="6120C3C6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385449">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MEMORIAL DE CÁLCULO E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F6203A" w14:textId="0F378CC9" w:rsidR="0014171F" w:rsidRPr="00385449" w:rsidRDefault="00385449" w:rsidP="00E61AB5">
+    <w:p w:rsidRPr="00385449" w:rsidR="0014171F" w:rsidP="00E61AB5" w:rsidRDefault="00385449" w14:paraId="58F6203A" w14:textId="0F378CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00385449">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TABELA DE PREÇOS REFERENCIAIS</w:t>
       </w:r>
-      <w:r w:rsidR="001170F0" w:rsidRPr="00385449">
+      <w:r w:rsidRPr="00385449" w:rsidR="001170F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F78032" w14:textId="77777777" w:rsidR="00E61AB5" w:rsidRPr="00F3583C" w:rsidRDefault="00E61AB5" w:rsidP="00E611D4">
+    <w:p w:rsidRPr="00F3583C" w:rsidR="00E61AB5" w:rsidP="00E611D4" w:rsidRDefault="00E61AB5" w14:paraId="45F78032" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="743C7327" w14:textId="4CC59954" w:rsidR="009B14FF" w:rsidRPr="00F3583C" w:rsidRDefault="009B14FF" w:rsidP="009B14FF">
+    <w:p w:rsidRPr="00F3583C" w:rsidR="009B14FF" w:rsidP="009B14FF" w:rsidRDefault="009B14FF" w14:paraId="743C7327" w14:textId="4CC59954">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-102"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PREÇOS REFERENCIAIS MÁXIMOS ESTABELECIDOS PARA A LICITAÇÃO</w:t>
       </w:r>
       <w:r w:rsidR="004554C6">
@@ -179,292 +179,292 @@
         <w:t>DUAL Nº 22.886/2024)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> E REQUISITO DE PARTICIPAÇÃO DAS LICITANTES </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(LEI COMPLEMENTAR Nº 123/2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317BC4DF" w14:textId="77777777" w:rsidR="009B14FF" w:rsidRPr="00F3583C" w:rsidRDefault="009B14FF" w:rsidP="00E611D4">
+    <w:p w:rsidRPr="00F3583C" w:rsidR="009B14FF" w:rsidP="00E611D4" w:rsidRDefault="009B14FF" w14:paraId="317BC4DF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B93D5C4" w14:textId="5F8B08DC" w:rsidR="00F3583C" w:rsidRDefault="00273E37" w:rsidP="00F3583C">
+    <w:p w:rsidR="00F3583C" w:rsidP="00F3583C" w:rsidRDefault="00273E37" w14:paraId="1B93D5C4" w14:textId="5F8B08DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00636FE5">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B14FF" w:rsidRPr="00F3583C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:r w:rsidRPr="00F3583C" w:rsidR="009B14FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tabela</w:t>
       </w:r>
       <w:r w:rsidR="00636FE5">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s referenciais</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00636FE5">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>são</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> relativa</w:t>
       </w:r>
       <w:r w:rsidR="00636FE5">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a licitações julgadas pelo critério de </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MENOR PREÇO</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, por ser o tipo comumente utilizado nos procedimentos licitatórios. Deste modo, para processos que envolvam os outros critérios de julgamento (conforme item </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4561" w:rsidRPr="00F3583C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:r w:rsidRPr="00F3583C" w:rsidR="00FD4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do TR), entrar em contato prévio com a Coordenação de Licitações, para realização da customização cabível ao caso concreto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721201FA" w14:textId="77777777" w:rsidR="00F3583C" w:rsidRDefault="00F3583C" w:rsidP="00F3583C">
+    <w:p w:rsidR="00F3583C" w:rsidP="00F3583C" w:rsidRDefault="00F3583C" w14:paraId="721201FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49965E6C" w14:textId="00909C9E" w:rsidR="00F3583C" w:rsidRPr="00F3583C" w:rsidRDefault="009B14FF" w:rsidP="00F3583C">
+    <w:p w:rsidRPr="00F3583C" w:rsidR="00F3583C" w:rsidP="00F3583C" w:rsidRDefault="009B14FF" w14:paraId="49965E6C" w14:textId="00909C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para auxiliar no preenchimento adequado das tabelas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>FORNECEMOS LIN</w:t>
       </w:r>
       <w:r w:rsidRPr="0051633E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="0051633E" w:rsidRPr="0051633E">
+      <w:r w:rsidRPr="0051633E" w:rsidR="0051633E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> destacado</w:t>
       </w:r>
       <w:r w:rsidR="0051633E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -477,96 +477,96 @@
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> na cor </w:t>
       </w:r>
       <w:r w:rsidRPr="0014171F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0432FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AZUL</w:t>
       </w:r>
-      <w:r w:rsidR="00F3583C" w:rsidRPr="00F3583C">
+      <w:r w:rsidRPr="00F3583C" w:rsidR="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0057E5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F3583C" w:rsidRPr="00F3583C">
+      <w:r w:rsidRPr="00F3583C" w:rsidR="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e pelo </w:t>
       </w:r>
-      <w:r w:rsidR="00F3583C" w:rsidRPr="00F3583C">
+      <w:r w:rsidRPr="00F3583C" w:rsidR="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>símbolo “</w:t>
       </w:r>
-      <w:r w:rsidR="00F3583C" w:rsidRPr="00F3583C">
+      <w:r w:rsidRPr="00F3583C" w:rsidR="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Apple Color Emoji" w:hAnsi="Apple Color Emoji" w:cs="Apple Color Emoji"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ℹ️</w:t>
       </w:r>
-      <w:r w:rsidR="00F3583C" w:rsidRPr="00F3583C">
+      <w:r w:rsidRPr="00F3583C" w:rsidR="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bastando clicar para acessá-lo</w:t>
       </w:r>
       <w:r w:rsidR="0051633E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
@@ -661,6813 +661,7346 @@
         </w:rPr>
         <w:t>fornecer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3583C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">diretrizes, exemplos e esclarecimentos para facilitar a compreensão do servidor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B1385E" w14:textId="77777777" w:rsidR="00F3583C" w:rsidRPr="00F3583C" w:rsidRDefault="00F3583C" w:rsidP="00F3583C">
+    <w:p w:rsidRPr="00F3583C" w:rsidR="00F3583C" w:rsidP="00F3583C" w:rsidRDefault="00F3583C" w14:paraId="28B1385E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E0C920B" w14:textId="181005B9" w:rsidR="009B14FF" w:rsidRPr="00F3583C" w:rsidRDefault="009B14FF" w:rsidP="642FA2C4">
+    <w:p w:rsidRPr="00F3583C" w:rsidR="009B14FF" w:rsidP="642FA2C4" w:rsidRDefault="009B14FF" w14:paraId="2E0C920B" w14:textId="181005B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642FA2C4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>O PREENCHIMENTO DA</w:t>
       </w:r>
-      <w:r w:rsidR="0051633E" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="0051633E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="642FA2C4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> TABELA</w:t>
       </w:r>
-      <w:r w:rsidR="0051633E" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="0051633E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="642FA2C4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> É OBRIGATÓRIO</w:t>
       </w:r>
-      <w:r w:rsidR="003E545F" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="003E545F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E545F" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="003E545F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e deve seguir a</w:t>
       </w:r>
-      <w:r w:rsidR="003E545F" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="003E545F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0990" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="006E0990">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">opção </w:t>
       </w:r>
-      <w:r w:rsidR="003E545F" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="003E545F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>definida no</w:t>
       </w:r>
-      <w:r w:rsidR="006E0990" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="006E0990">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> item 1.1.2 do </w:t>
       </w:r>
-      <w:r w:rsidR="00EB461C" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="00EB461C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="006E0990" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="006E0990">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ermo de </w:t>
       </w:r>
-      <w:r w:rsidR="00EB461C" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="00EB461C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="006E0990" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="006E0990">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eferência</w:t>
       </w:r>
-      <w:r w:rsidR="00EB461C" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="00EB461C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C37B2C6" w14:textId="39D62806" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+    <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="0C37B2C6" w14:textId="39D62806">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="560CDC7B" w14:textId="77777777" w:rsidR="009B14FF" w:rsidRDefault="009B14FF" w:rsidP="009B14FF">
+    <w:p w:rsidR="009B14FF" w:rsidP="009B14FF" w:rsidRDefault="009B14FF" w14:paraId="560CDC7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio1"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6233F14C" w14:textId="45D13BCF" w:rsidR="00E81BB4" w:rsidRPr="00475816" w:rsidRDefault="00475816" w:rsidP="642FA2C4">
+    <w:p w:rsidRPr="00475816" w:rsidR="00E81BB4" w:rsidP="642FA2C4" w:rsidRDefault="00475816" w14:paraId="6233F14C" w14:textId="45D13BCF">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio1"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:right="424"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642FA2C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>APÓS PREENCHIMENTO, EXCLUIR ESTA PÁGINA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250A0E30" w14:textId="0378C41A" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+    <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="250A0E30" w14:textId="0378C41A">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio1"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A3AB79C" w14:textId="77777777" w:rsidR="00E611D4" w:rsidRDefault="00E611D4" w:rsidP="00E611D4">
+    <w:p w:rsidR="00E611D4" w:rsidP="00E611D4" w:rsidRDefault="00E611D4" w14:paraId="4A3AB79C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B7ADC11" w14:textId="77777777" w:rsidR="009B14FF" w:rsidRDefault="009B14FF" w:rsidP="00E611D4">
+    <w:p w:rsidR="009B14FF" w:rsidP="00E611D4" w:rsidRDefault="009B14FF" w14:paraId="0B7ADC11" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E7C5C63" w14:textId="77777777" w:rsidR="009B14FF" w:rsidRDefault="009B14FF" w:rsidP="00E611D4">
+    <w:p w:rsidR="009B14FF" w:rsidP="00E611D4" w:rsidRDefault="009B14FF" w14:paraId="0E7C5C63" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F0A55F4" w14:textId="77777777" w:rsidR="009B14FF" w:rsidRDefault="009B14FF" w:rsidP="00E611D4">
+    <w:p w:rsidR="009B14FF" w:rsidP="00E611D4" w:rsidRDefault="009B14FF" w14:paraId="5F0A55F4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A24B9B6" w14:textId="77777777" w:rsidR="009B14FF" w:rsidRDefault="009B14FF" w:rsidP="00E611D4">
+    <w:p w:rsidR="009B14FF" w:rsidP="00E611D4" w:rsidRDefault="009B14FF" w14:paraId="2A24B9B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A136DF5" w14:textId="77777777" w:rsidR="009B14FF" w:rsidRDefault="009B14FF" w:rsidP="00E611D4">
+    <w:p w:rsidR="009B14FF" w:rsidP="00E611D4" w:rsidRDefault="009B14FF" w14:paraId="4A136DF5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB0234D" w14:textId="77777777" w:rsidR="009B14FF" w:rsidRDefault="009B14FF" w:rsidP="00E611D4">
+    <w:p w:rsidR="009B14FF" w:rsidP="00E611D4" w:rsidRDefault="009B14FF" w14:paraId="7DB0234D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:sectPr w:rsidR="009B14FF" w:rsidSect="0025693A">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
-          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
           <w:pgMar w:top="1843" w:right="991" w:bottom="0" w:left="851" w:header="708" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35726028" w14:textId="374EFB93" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+    <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="35726028" w14:textId="374EFB93">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4975B74E" w14:textId="4B5FAE02" w:rsidR="00133209" w:rsidRPr="00034FB1" w:rsidRDefault="00034FB1" w:rsidP="642FA2C4">
+    <w:p w:rsidRPr="00034FB1" w:rsidR="00133209" w:rsidP="642FA2C4" w:rsidRDefault="00034FB1" w14:paraId="4975B74E" w14:textId="4B5FAE02">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/Tabela%20de%20pre%C3%A7os/Links%20pdf/2.%20Link_Memorial%20de%20c%C3%A1lculo%20v.3.pdf?csf=1&amp;web=1&amp;e=8b60uo"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00133209" w:rsidRPr="00034FB1">
+      <w:r w:rsidRPr="00034FB1" w:rsidR="00133209">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MEMORIAL DE CÁLCULO </w:t>
       </w:r>
-      <w:r w:rsidR="00133209" w:rsidRPr="00034FB1">
+      <w:r w:rsidRPr="00034FB1" w:rsidR="00133209">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ℹ️</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F1DFB3" w14:textId="21A94126" w:rsidR="00133209" w:rsidRDefault="00034FB1" w:rsidP="006072E8">
+    <w:p w:rsidR="00133209" w:rsidP="006072E8" w:rsidRDefault="00034FB1" w14:paraId="29F1DFB3" w14:textId="21A94126">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-50"/>
         <w:tblW w:w="16283" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="940"/>
         <w:gridCol w:w="3445"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1158"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1141"/>
         <w:gridCol w:w="1117"/>
         <w:gridCol w:w="1221"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E545F" w:rsidRPr="00435E6B" w14:paraId="624CC020" w14:textId="77777777" w:rsidTr="3B1248EB">
+      <w:tr w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidTr="3B1248EB" w14:paraId="624CC020" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15062" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="252AA7BF" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="252AA7BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-75" w:hanging="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">LOTE </w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">- ITEM </w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70720C3F" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="70720C3F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E545F" w:rsidRPr="00435E6B" w14:paraId="1CC3EBD0" w14:textId="77777777" w:rsidTr="3B1248EB">
+      <w:tr w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidTr="3B1248EB" w14:paraId="1CC3EBD0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3573738D" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="3573738D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-            <w:bookmarkStart w:id="0" w:name="_Hlk167104957"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk167104957" w:id="0"/>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ITEM</w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3445" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2924BF97" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="2924BF97" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DESCRIÇÃO</w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01D6D5C2" w14:textId="77777777" w:rsidR="003E545F" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="01D6D5C2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CÓDIGO CATMAT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29D3150C" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="29D3150C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CATSERV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21DB2F3A" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="21DB2F3A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unidade de fornecimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70AF8195" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="70AF8195" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Quantidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38CDCA57" w14:textId="77777777" w:rsidR="00095239" w:rsidRPr="00095239" w:rsidRDefault="00095239" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00095239" w:rsidR="00095239" w:rsidP="003E545F" w:rsidRDefault="00095239" w14:paraId="38CDCA57" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00095239">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Preço de Referência</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="180B3634" w14:textId="1915D54E" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="00095239">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="00095239" w:rsidRDefault="003E545F" w14:paraId="180B3634" w14:textId="1915D54E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SAEB</w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00435E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(ARP vigente)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="012B3326" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="012B3326" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SAEB</w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00435E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(Tabela de preços referenciais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7155EC81" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="7155EC81" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Compras.gov</w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00435E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(preço médio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="085EF772" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="085EF772" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Metodologia de cálculo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E4782B1" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="3E4782B1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Valor unitário Máximo Referencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="586D9591" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="586D9591" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Valor Total Máximo Referencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F0FD0A3" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="7F0FD0A3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="003E545F" w:rsidRPr="00435E6B" w14:paraId="791B8D74" w14:textId="77777777" w:rsidTr="3B1248EB">
+      <w:tr w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidTr="3B1248EB" w14:paraId="791B8D74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="233A41F0" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="233A41F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3445" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D005095" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="0D005095" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6020270A" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="6020270A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C868C57" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="4C868C57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60C2BA0C" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="60C2BA0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29685366" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="29685366" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22543F42" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="22543F42" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="150B7A3B" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="150B7A3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="745CE633" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="745CE633" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AF81848" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="2AF81848" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AC84F69" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="0AC84F69" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="419B2D09" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="419B2D09" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E545F" w:rsidRPr="00435E6B" w14:paraId="521EE5AC" w14:textId="77777777" w:rsidTr="3B1248EB">
+      <w:tr w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidTr="3B1248EB" w14:paraId="521EE5AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="310E9D84" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="310E9D84" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18BDACE5" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="18BDACE5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5713D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Indicar conforme APENSO I do TR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F9E7BCC" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="3F9E7BCC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indicar conforme APENSO I do TR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E001A33" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="3E001A33" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indicar conforme APENSO I do TR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24F9EF3F" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="24F9EF3F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indicar conforme APENSO I do TR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="235BF9C3" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="235BF9C3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inserir exato valor obtido na pesquisa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A897852" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="1A897852" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26D9AA65" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="26D9AA65" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="076ABEE9" w14:textId="77777777" w:rsidR="003E545F" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="076ABEE9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435E6B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Informar a metodologia de cálculo utilizada. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="252A986F" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="003D53B1" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="003D53B1" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="252A986F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Média</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E269F1B" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="003D53B1" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="003D53B1" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="6E269F1B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB2C545" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="003D53B1" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="003D53B1" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="5AB2C545" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mediana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1746C8A7" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="003D53B1" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="003D53B1" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="1746C8A7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="118C6751" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="003D53B1" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="003D53B1" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="118C6751" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Menor preço</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52644E30" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="52644E30" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D187761" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="6D187761" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Resultado obtido a partir da aplicação da base de cálculo definida sobre os referenciais considerados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EA8AC50" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="5EA8AC50" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Resultado obtido a partir da multiplicação entre valor unitário e quantitativo total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07E75E72" w14:textId="77777777" w:rsidR="003E545F" w:rsidRPr="00435E6B" w:rsidRDefault="003E545F" w:rsidP="003E545F">
+          <w:p w:rsidRPr="00435E6B" w:rsidR="003E545F" w:rsidP="003E545F" w:rsidRDefault="003E545F" w14:paraId="07E75E72" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F937D04" w14:textId="48D3B53E" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB"/>
-    <w:p w14:paraId="3AF5B55B" w14:textId="77BDC70D" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4">
+    <w:p w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="5F937D04" w14:textId="48D3B53E"/>
+    <w:p w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="3AF5B55B" w14:textId="77BDC70D">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA8C944" w14:textId="127A24A1" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+    <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="2DA8C944" w14:textId="127A24A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="3378"/>
         <w:gridCol w:w="986"/>
         <w:gridCol w:w="1157"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="1124"/>
         <w:gridCol w:w="1131"/>
         <w:gridCol w:w="1132"/>
         <w:gridCol w:w="1478"/>
         <w:gridCol w:w="1327"/>
         <w:gridCol w:w="1256"/>
         <w:gridCol w:w="1214"/>
       </w:tblGrid>
-      <w:tr w:rsidR="3B1248EB" w14:paraId="51A6C344" w14:textId="77777777" w:rsidTr="642FA2C4">
+      <w:tr w:rsidR="3B1248EB" w:rsidTr="642FA2C4" w14:paraId="51A6C344" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16283" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79D25C1B" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="79D25C1B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">LOTE </w:t>
             </w:r>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">- ITEM </w:t>
             </w:r>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3B1248EB" w14:paraId="556FC8EF" w14:textId="77777777" w:rsidTr="642FA2C4">
+      <w:tr w:rsidR="3B1248EB" w:rsidTr="642FA2C4" w14:paraId="556FC8EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6657B27D" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="6657B27D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>ITEM</w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3445" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F243337" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="5F243337" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>DESCRIÇÃO</w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02817E77" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="02817E77" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>CÓDIGO CATMAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC237E7" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="6AC237E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Unidade de fornecimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="762C9DE8" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="762C9DE8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Quantidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31549CA1" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="31549CA1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>SAEB</w:t>
             </w:r>
             <w:r w:rsidR="3B1248EB">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(ARP vigente ou última compra)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C59E33C" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="3C59E33C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>SAEB</w:t>
             </w:r>
             <w:r w:rsidR="3B1248EB">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(Tabela de preços referenciais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06B5A9E1" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="06B5A9E1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Compras.gov</w:t>
             </w:r>
             <w:r w:rsidR="3B1248EB">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(preço médio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2246F7" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="3C2246F7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>BANCO DE PREÇOS</w:t>
             </w:r>
             <w:r w:rsidR="3B1248EB">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>(preço médio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7444D4" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="3B7444D4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Metodologia de cálculo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B692903" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="7B692903" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Valor unitário Máximo Referencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BABCD98" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="0BABCD98" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Valor Total Máximo Referencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3B1248EB" w14:paraId="510A2C82" w14:textId="77777777" w:rsidTr="642FA2C4">
+      <w:tr w:rsidR="3B1248EB" w:rsidTr="642FA2C4" w14:paraId="510A2C82" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DDB82CA" w14:textId="77777777" w:rsidR="00B5590D" w:rsidRDefault="00B5590D"/>
+          <w:p w:rsidR="00B5590D" w:rsidRDefault="00B5590D" w14:paraId="6DDB82CA" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3445" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60CBF487" w14:textId="77777777" w:rsidR="00B5590D" w:rsidRDefault="00B5590D"/>
+          <w:p w:rsidR="00B5590D" w:rsidRDefault="00B5590D" w14:paraId="60CBF487" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5158FE88" w14:textId="77777777" w:rsidR="00B5590D" w:rsidRDefault="00B5590D"/>
+          <w:p w:rsidR="00B5590D" w:rsidRDefault="00B5590D" w14:paraId="5158FE88" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F557FB1" w14:textId="77777777" w:rsidR="00B5590D" w:rsidRDefault="00B5590D"/>
+          <w:p w:rsidR="00B5590D" w:rsidRDefault="00B5590D" w14:paraId="2F557FB1" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A62226C" w14:textId="77777777" w:rsidR="00B5590D" w:rsidRDefault="00B5590D"/>
+          <w:p w:rsidR="00B5590D" w:rsidRDefault="00B5590D" w14:paraId="3A62226C" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CD98F8" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="52CD98F8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6AEF18" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="5A6AEF18" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DFE2CC1" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="4DFE2CC1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7362E2F3" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="7362E2F3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AB85C74" w14:textId="77777777" w:rsidR="00B5590D" w:rsidRDefault="00B5590D"/>
+          <w:p w:rsidR="00B5590D" w:rsidRDefault="00B5590D" w14:paraId="5AB85C74" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7B9CAB" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="0B7B9CAB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B69083D" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="0AEF945C" w:rsidP="642FA2C4">
+          <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="0AEF945C" w14:paraId="3B69083D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3B1248EB" w14:paraId="2C5D110D" w14:textId="77777777" w:rsidTr="642FA2C4">
+      <w:tr w:rsidR="3B1248EB" w:rsidTr="642FA2C4" w14:paraId="2C5D110D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66775884" w14:textId="2F098B8A" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="66775884" w14:textId="2F098B8A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5ED59F" w14:textId="25072C47" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="6A5ED59F" w14:textId="25072C47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Indicar conforme APENSO I do TR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4E1B3B" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="6F4E1B3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8A4FC3" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="4A8A4FC3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5309E630" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="5309E630" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6231367D" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="6231367D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC2026F" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="2AC2026F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A87E50F" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="4A87E50F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="521BDB67" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="521BDB67" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB26562" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="6FB26562" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B78411" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="69B78411" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="597B49FA" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="597B49FA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3B1248EB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3B1248EB" w14:paraId="0E0347DD" w14:textId="77777777" w:rsidTr="642FA2C4">
+      <w:tr w:rsidR="3B1248EB" w:rsidTr="642FA2C4" w14:paraId="0E0347DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3386C35A" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="3386C35A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79ED91CA" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="79ED91CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63605B19" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="63605B19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A456F0" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="25A456F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62ED5AFE" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="62ED5AFE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E6807C" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="45E6807C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5783E786" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="5783E786" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0B477E" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="1D0B477E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415EE2E3" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="415EE2E3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6FC73A" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="6D6FC73A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F915594" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="4F915594" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC76B9F" w14:textId="77777777" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+          <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="6DC76B9F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="049F4205" w14:textId="591378F8" w:rsidR="3B1248EB" w:rsidRDefault="6B873659" w:rsidP="642FA2C4">
+    <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="6B873659" w14:paraId="049F4205" w14:textId="591378F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642FA2C4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">(...) </w:t>
       </w:r>
-      <w:r w:rsidR="6C63BC27" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="6C63BC27">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Deve-se i</w:t>
       </w:r>
       <w:r w:rsidRPr="642FA2C4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ncluir quantas tabelas forem necessárias</w:t>
       </w:r>
-      <w:r w:rsidR="3A2F379C" w:rsidRPr="642FA2C4">
+      <w:r w:rsidRPr="642FA2C4" w:rsidR="3A2F379C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> (excluir este texto)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E0D897" w14:textId="7DFD4B9E" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="3B1248EB">
+    <w:p w:rsidR="3B1248EB" w:rsidP="3B1248EB" w:rsidRDefault="3B1248EB" w14:paraId="16E0D897" w14:textId="7DFD4B9E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02F9D69C" w14:textId="1F6EB255" w:rsidR="3B1248EB" w:rsidRDefault="3B1248EB" w:rsidP="642FA2C4">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:bidiVisual w:val="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="90" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="16126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="712E0562" w:rsidTr="712E0562" w14:paraId="2D9AFFD4">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="545454" w:sz="8"/>
+              <w:left w:val="single" w:color="545454" w:sz="8"/>
+              <w:bottom w:val="single" w:color="545454" w:sz="8"/>
+              <w:right w:val="single" w:color="545454" w:sz="8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+            <w:tcMar>
+              <w:left w:w="7" w:type="dxa"/>
+              <w:right w:w="7" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="55FD7104" w14:textId="7ED6E93A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t>JUSTIFICATIVA PARA A METODOLOGIA UTILIZADA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="712E0562" w:rsidTr="712E0562" w14:paraId="0B8D79CA">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="545454" w:sz="8"/>
+              <w:left w:val="single" w:color="545454" w:sz="8"/>
+              <w:bottom w:val="single" w:color="545454" w:sz="8"/>
+              <w:right w:val="single" w:color="545454" w:sz="8"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="7" w:type="dxa"/>
+              <w:right w:w="7" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="7BC02610" w14:textId="7B8CAD3A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="0F03E34C" w14:textId="41D54286">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="3B1248EB" w:rsidP="642FA2C4" w:rsidRDefault="3B1248EB" w14:paraId="02F9D69C" w14:textId="662327E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676231DD" w14:textId="292FC984" w:rsidR="00095239" w:rsidRPr="001A3434" w:rsidRDefault="00133209" w:rsidP="00095239">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:bidiVisual w:val="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="90" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="16126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="712E0562" w:rsidTr="712E0562" w14:paraId="089A94FB">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="545454" w:sz="8"/>
+              <w:left w:val="single" w:color="545454" w:sz="8"/>
+              <w:bottom w:val="single" w:color="545454" w:sz="8"/>
+              <w:right w:val="single" w:color="545454" w:sz="8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+            <w:tcMar>
+              <w:left w:w="7" w:type="dxa"/>
+              <w:right w:w="7" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="1A839080" w14:textId="6E2DFF56">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JUSTIFICATIVA PARA OS ORÇAMENTOS DESCARTADOS: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Neste campo, deve-se indicar os preços descartados, com justificativa.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="712E0562" w:rsidTr="712E0562" w14:paraId="59C77127">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="545454" w:sz="8"/>
+              <w:left w:val="single" w:color="545454" w:sz="8"/>
+              <w:bottom w:val="single" w:color="545454" w:sz="8"/>
+              <w:right w:val="single" w:color="545454" w:sz="8"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="7" w:type="dxa"/>
+              <w:right w:w="7" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="645562F1" w14:textId="718B423D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="1F41A9F4" w14:textId="743B4F15">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="5A234D43" w14:textId="11A0FBFC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+          <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="424"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:bidiVisual w:val="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="90" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="16126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="712E0562" w:rsidTr="712E0562" w14:paraId="5D45BD19">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="545454" w:sz="8"/>
+              <w:left w:val="single" w:color="545454" w:sz="8"/>
+              <w:bottom w:val="single" w:color="545454" w:sz="8"/>
+              <w:right w:val="single" w:color="545454" w:sz="8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+            <w:tcMar>
+              <w:left w:w="7" w:type="dxa"/>
+              <w:right w:w="7" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="38477A45" w14:textId="240EEC9D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JUSTIFICATIVA PARA A ESCOLHA DESTES FORNECEDORES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neste campo, deve-se justificar quando a pesquisa for realizada </w:t>
+            </w:r>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>apenas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com fornecedores.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="712E0562" w:rsidTr="712E0562" w14:paraId="68C1366A">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="545454" w:sz="8"/>
+              <w:left w:val="single" w:color="545454" w:sz="8"/>
+              <w:bottom w:val="single" w:color="545454" w:sz="8"/>
+              <w:right w:val="single" w:color="545454" w:sz="8"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="7" w:type="dxa"/>
+              <w:right w:w="7" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="35CD4FDC" w14:textId="003973F2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="462BA087" w14:textId="4043F57B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="36C2522E" w14:textId="289E81B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+          <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="424"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:bidiVisual w:val="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="135" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15991"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="712E0562" w:rsidTr="712E0562" w14:paraId="572B2124">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="545454" w:sz="8"/>
+              <w:left w:val="single" w:color="545454" w:sz="8"/>
+              <w:bottom w:val="single" w:color="545454" w:sz="8"/>
+              <w:right w:val="single" w:color="545454" w:sz="8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D0D0"/>
+            <w:tcMar>
+              <w:left w:w="7" w:type="dxa"/>
+              <w:right w:w="7" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="0DA955D3" w14:textId="51A55993">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t>OBSERVAÇÕES:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="712E0562" w:rsidTr="712E0562" w14:paraId="4C3D573F">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15991" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="545454" w:sz="8"/>
+              <w:left w:val="single" w:color="545454" w:sz="8"/>
+              <w:bottom w:val="single" w:color="545454" w:sz="8"/>
+              <w:right w:val="single" w:color="545454" w:sz="8"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="7" w:type="dxa"/>
+              <w:right w:w="7" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="772349FC" w14:textId="1DB70486">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="7412F0A1" w14:textId="33225574">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+                <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="257" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="424"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="67FDFB02" w14:textId="18818B49">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+          <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="424"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001A3434" w:rsidR="00095239" w:rsidRDefault="00095239" w14:paraId="6AB17C98" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A3434">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001A7E73" w:rsidR="001A7E73" w:rsidP="00095239" w:rsidRDefault="001A7E73" w14:paraId="0552C151" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:color w:val="FF0000"/>
-[...226 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58806721" w14:textId="3B0CB5A6" w:rsidR="00F15F09" w:rsidRPr="00856EA0" w:rsidRDefault="00856EA0" w:rsidP="642FA2C4">
+    <w:p w:rsidRPr="00856EA0" w:rsidR="00F15F09" w:rsidP="642FA2C4" w:rsidRDefault="00856EA0" w14:paraId="58806721" w14:textId="3B0CB5A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://mpbahia.sharepoint.com/:b:/r/sites/DCCL/Documentos%20Partilhados/Implanta%C3%A7%C3%A3o%20da%20Lei%20de%20Licita%C3%A7%C3%B5es/Documentos%20-%20Instru%C3%A7%C3%A3o%20SEI/Licita%C3%A7%C3%B5es%20(N%C3%83O%20MEXER)/Bases%20Referenciais/MPE%20-%20Entrega/Tabela%20de%20pre%C3%A7os/Links%20pdf/2.%20Link_Tabela%20de%20Pre%C3%A7os%20Referenciais%20v.2.pdf?csf=1&amp;web=1&amp;e=BCfrQP"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="3CE53203" w:rsidRPr="00856EA0">
+      <w:r w:rsidRPr="00856EA0" w:rsidR="3CE53203">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>TABELA DE PREÇOS REFERENCIAIS</w:t>
       </w:r>
-      <w:r w:rsidR="4ED2226F" w:rsidRPr="00856EA0">
+      <w:r w:rsidRPr="00856EA0" w:rsidR="4ED2226F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2712E2C1" w:rsidRPr="00856EA0">
+      <w:r w:rsidRPr="00856EA0" w:rsidR="2712E2C1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ℹ️</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D37B2D3" w14:textId="1EA0C8A2" w:rsidR="00343587" w:rsidRDefault="00856EA0" w:rsidP="00133209">
+    <w:p w:rsidR="00343587" w:rsidP="00133209" w:rsidRDefault="00856EA0" w14:paraId="6D37B2D3" w14:textId="1EA0C8A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="12333" w:type="dxa"/>
         <w:tblInd w:w="1820" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF2690" w:rsidRPr="00343587" w14:paraId="7C2C0663" w14:textId="77777777" w:rsidTr="244F8A88">
+      <w:tr w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidTr="712E0562" w14:paraId="7C2C0663" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12333" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31E19DE2" w14:textId="224CBE58" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="7C6BF76C" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="7C6BF76C" w14:paraId="31E19DE2" w14:textId="224CBE58">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TABELA DE PREÇOS REFERENCIAIS MÁXIMOS ESTABELECIDOS PARA A LICITAÇÃO</w:t>
             </w:r>
             <w:r w:rsidR="26425DCB">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (DECRETO ESTADUAL Nº</w:t>
             </w:r>
             <w:r w:rsidR="1D22787F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="2981EA8E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>22.886/2024)</w:t>
             </w:r>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> E </w:t>
             </w:r>
-            <w:r w:rsidR="00EF2690" w:rsidRPr="00343587">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00343587" w:rsidR="00EF2690">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>REQUISITO DE PARTICIPAÇÃO DAS LICITANTES (LEI COMPLEMENTAR 123/2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF2690" w:rsidRPr="00343587" w14:paraId="4A158D2F" w14:textId="77777777" w:rsidTr="244F8A88">
+      <w:tr w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidTr="712E0562" w14:paraId="4A158D2F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1050"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FFDF961" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="3FFDF961" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ITEM DA LICITAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D54C9FF" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="0D54C9FF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Valor </w:t>
             </w:r>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>unitário</w:t>
             </w:r>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> máximo estimado para a licitação</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08D5E141" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="08D5E141" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Quantitativo total a ser licitado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="102F3523" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="102F3523" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Valor </w:t>
             </w:r>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>total</w:t>
             </w:r>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> máximo estimado para a licitação</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E162DDE" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="7E162DDE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Requisito de participação</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF2690" w:rsidRPr="00343587" w14:paraId="4B8FE32B" w14:textId="77777777" w:rsidTr="244F8A88">
+      <w:tr w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidTr="712E0562" w14:paraId="4B8FE32B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37D62508" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="37D62508" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D577F65" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="2D577F65" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(por item)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10BF1737" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="10BF1737" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(por item)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DEA6470" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="0DEA6470" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(por item)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="741BCCCA" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="741BCCCA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF2690" w:rsidRPr="00343587" w14:paraId="37D9114D" w14:textId="77777777" w:rsidTr="244F8A88">
+      <w:tr w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidTr="712E0562" w14:paraId="37D9114D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12333" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02059454" w14:textId="3862B43F" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00BA539B">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00BA539B" w:rsidRDefault="00EF2690" w14:paraId="02059454" w14:textId="3862B43F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">LOTE </w:t>
             </w:r>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="003D53B1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Manter caso a licitação seja dividida em diversos lotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF2690" w:rsidRPr="00343587" w14:paraId="2B4AC49F" w14:textId="77777777" w:rsidTr="244F8A88">
+      <w:tr w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidTr="712E0562" w14:paraId="2B4AC49F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D798CC5" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="1D798CC5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B1A1437" w14:textId="29755E47" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="5B1A1437" w14:textId="29755E47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$00,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12867A18" w14:textId="7943E0C3" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="12867A18" w14:textId="7943E0C3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C06A4B6" w14:textId="19081440" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="4C06A4B6" w14:textId="19081440">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="00936094">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0169AF39" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="0169AF39" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>EXCLUSIVA ME/EPP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AAECACD" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="4AAECACD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">OU </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35E9CA96" w14:textId="6C72AE73" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="35E9CA96" w14:textId="6C72AE73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AMPLA CONCORRÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF2690" w:rsidRPr="00343587" w14:paraId="53192293" w14:textId="77777777" w:rsidTr="244F8A88">
+      <w:tr w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidTr="712E0562" w14:paraId="53192293" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E65DE27" w14:textId="424D43E0" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="6E65DE27" w14:textId="424D43E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55086891" w14:textId="6022E283" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="55086891" w14:textId="6022E283">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="006A2E18">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EA059D1" w14:textId="4F320795" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="3EA059D1" w14:textId="4F320795">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28A28A48" w14:textId="4DD1AACA" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="28A28A48" w14:textId="4DD1AACA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00343587">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="00936094">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E9FC072" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="00343587">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="00343587" w:rsidRDefault="00EF2690" w14:paraId="7E9FC072" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF2690" w:rsidRPr="00343587" w14:paraId="5556E077" w14:textId="77777777" w:rsidTr="244F8A88">
+      <w:tr w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidTr="712E0562" w14:paraId="5556E077" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12333" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EC81FEB" w14:textId="77777777" w:rsidR="00EF2690" w:rsidRPr="00343587" w:rsidRDefault="00EF2690" w:rsidP="001A7E73">
-[...6 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidRPr="00343587" w:rsidR="00EF2690" w:rsidP="712E0562" w:rsidRDefault="00EF2690" w14:paraId="1EC81FEB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00343587">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="712E0562" w:rsidR="6F2005A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">VALOR TOTAL MÁXIMO ESTIMADO PARA O LOTE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00343587">
-[...4 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="712E0562" w:rsidR="6F2005A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1  </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="712E0562" w:rsidR="6F2005A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
-            <w:r w:rsidRPr="00343587">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="712E0562" w:rsidR="6F2005A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
-            <w:r w:rsidRPr="00343587">
-[...4 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="712E0562" w:rsidR="6F2005A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX </w:t>
             </w:r>
-            <w:r w:rsidRPr="642FA2C4">
+            <w:r w:rsidRPr="712E0562" w:rsidR="6F2005A9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Resultado da soma entre todos os “valores totais” relativos ao lote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66F3B920" w14:textId="3B021C22" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+    <w:p w:rsidR="642FA2C4" w:rsidP="712E0562" w:rsidRDefault="642FA2C4" w14:paraId="3EABFF75" w14:textId="56342CE6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3654"/>
+          <w:tab w:val="center" w:pos="4961"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:right="424"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="712E0562" w:rsidR="7C72E8A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DATA DO ORÇAMENTO ESTIMADO PELA ADMINISTRAÇÃO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="66F3B920" w14:textId="765EB3E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1820" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="642FA2C4" w14:paraId="43EB5B45" w14:textId="77777777" w:rsidTr="642FA2C4">
+      <w:tr w:rsidR="642FA2C4" w:rsidTr="712E0562" w14:paraId="43EB5B45" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12333" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="459A76F0" w14:textId="35592810" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="459A76F0" w14:textId="35592810">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">LOTE </w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="642FA2C4" w14:paraId="55708987" w14:textId="77777777" w:rsidTr="642FA2C4">
+      <w:tr w:rsidR="642FA2C4" w:rsidTr="712E0562" w14:paraId="55708987" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477D5D19" w14:textId="71D84D79" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="477D5D19" w14:textId="71D84D79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5574393C" w14:textId="77777777" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="5574393C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$00,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="158777E6" w14:textId="77777777" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="158777E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-          </w:tcPr>
-          <w:p w14:paraId="0A6B341A" w14:textId="77777777" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="0A6B341A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$00,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3451059B" w14:textId="77777777" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="3451059B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>EXCLUSIVA ME/EPP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43704B38" w14:textId="77777777" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="43704B38" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">OU </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20CB15DC" w14:textId="77777777" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="20CB15DC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>AMPLA CONCORRÊNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="642FA2C4" w14:paraId="229772FA" w14:textId="77777777" w:rsidTr="642FA2C4">
+      <w:tr w:rsidR="642FA2C4" w:rsidTr="712E0562" w14:paraId="229772FA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="338CBACD" w14:textId="19A33683" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="338CBACD" w14:textId="19A33683">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="48C58166" w14:textId="77777777" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="48C58166" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$00,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2136092C" w14:textId="77777777" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="2136092C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-          </w:tcPr>
-          <w:p w14:paraId="475788F9" w14:textId="77777777" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="475788F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$00,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="4078DA20" w14:textId="77777777" w:rsidR="00B5590D" w:rsidRDefault="00B5590D"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00B5590D" w:rsidRDefault="00B5590D" w14:paraId="4078DA20" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="642FA2C4" w14:paraId="3A060E96" w14:textId="77777777" w:rsidTr="642FA2C4">
+      <w:tr w:rsidR="642FA2C4" w:rsidTr="712E0562" w14:paraId="3A060E96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12333" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDE8CB9" w14:textId="77777777" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="7EDE8CB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>VALOR TOTAL MÁXIMO ESTIMADO PARA O LOTE</w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                 </w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>R$</w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX </w:t>
             </w:r>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Resultado da soma entre todos os “valores totais” relativos ao lote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="642FA2C4" w14:paraId="7DA2F600" w14:textId="77777777" w:rsidTr="642FA2C4">
+      <w:tr w:rsidR="642FA2C4" w:rsidTr="712E0562" w14:paraId="7DA2F600" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12333" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3047C4F2" w14:textId="32E8151F" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="3047C4F2" w14:textId="32E8151F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642FA2C4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">VALOR TOTAL MÁXIMO ESTIMADO PARA A LICITAÇÃO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A811E2E" w14:textId="30D351EF" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+    <w:p w:rsidR="642FA2C4" w:rsidP="712E0562" w:rsidRDefault="642FA2C4" w14:paraId="0A811E2E" w14:textId="79C44F10">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3654"/>
+          <w:tab w:val="center" w:pos="4961"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:right="424"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="712E0562" w:rsidR="1E2B61B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DATA DO ORÇAMENTO ESTIMADO PELA ADMINISTRAÇÃO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="3B1904E7" w14:textId="209FBE45">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+          <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1890" w:right="424"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="712E0562" w:rsidP="712E0562" w:rsidRDefault="712E0562" w14:paraId="184771F2" w14:textId="3CD4FE3E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3654"/>
+          <w:tab w:val="center" w:leader="none" w:pos="4961"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="424"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="77206D" w:themeColor="accent5" w:themeTint="FF" w:themeShade="BF"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1815" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12630"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="244F8A88" w:rsidTr="244F8A88" w14:paraId="5731BF05" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="244F8A88" w:rsidP="244F8A88" w:rsidRDefault="244F8A88" w14:paraId="53FA6D00" w14:textId="51A0BAFA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RESPONSÁVEL PELO PREENCHIMENTO DESTE DOCUMENTO: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="244F8A88" w:rsidTr="244F8A88" w14:paraId="1A788FA3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="244F8A88" w:rsidP="244F8A88" w:rsidRDefault="244F8A88" w14:paraId="0672489A" w14:textId="1ACE1B80">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATRÍCULA: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xxxxxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="244F8A88" w:rsidTr="244F8A88" w14:paraId="1E4F67A6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="244F8A88" w:rsidP="244F8A88" w:rsidRDefault="244F8A88" w14:paraId="01C4BD51" w14:textId="733815DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNIDADE ADMINISTRATIVA: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="244F8A88" w:rsidTr="244F8A88" w14:paraId="04341600" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12630" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="244F8A88" w:rsidP="244F8A88" w:rsidRDefault="244F8A88" w14:paraId="51BD53B7" w14:textId="76524B6B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DATA: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="244F8A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="244F8A88" w:rsidP="712E0562" w:rsidRDefault="244F8A88" w14:paraId="00489D50" w14:textId="1D1715F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3654"/>
+          <w:tab w:val="center" w:pos="4961"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2520" w:right="424"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="542D0B78" w14:textId="7BF1C25D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...329 lines deleted...]
-    <w:p w14:paraId="5C8257DE" w14:textId="17F01C9B" w:rsidR="642FA2C4" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+    <w:p w:rsidR="642FA2C4" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="5C8257DE" w14:textId="17F01C9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3654"/>
           <w:tab w:val="center" w:pos="4961"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="642FA2C4" w:rsidSect="00133209">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="991" w:right="253" w:bottom="851" w:left="426" w:header="708" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="609A22B6" w14:textId="77777777" w:rsidR="006E13F7" w:rsidRDefault="006E13F7" w:rsidP="002E506B">
+    <w:p w:rsidR="006E13F7" w:rsidP="002E506B" w:rsidRDefault="006E13F7" w14:paraId="609A22B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="740109AF" w14:textId="77777777" w:rsidR="006E13F7" w:rsidRDefault="006E13F7" w:rsidP="002E506B">
+    <w:p w:rsidR="006E13F7" w:rsidP="002E506B" w:rsidRDefault="006E13F7" w14:paraId="740109AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5935F6F9" w14:textId="77777777" w:rsidR="006E13F7" w:rsidRDefault="006E13F7">
+    <w:p w:rsidR="006E13F7" w:rsidRDefault="006E13F7" w14:paraId="5935F6F9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7537,141 +8070,177 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="18000000" w:usb2="14000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="022AC93A" w14:textId="53AED302" w:rsidR="00BB2831" w:rsidRPr="00F3583C" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+  <w:p w:rsidRPr="00F3583C" w:rsidR="00BB2831" w:rsidP="712E0562" w:rsidRDefault="642FA2C4" w14:paraId="022AC93A" w14:textId="5AA437A2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:suppressLineNumbers w:val="0"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="8504"/>
-        <w:tab w:val="right" w:pos="10064"/>
+        <w:tab w:val="clear" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="right" w:leader="none" w:pos="10064"/>
       </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="642FA2C4">
+    <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Versão – julho/2025                                                                  </w:t>
+      <w:t xml:space="preserve">Versão – </w:t>
     </w:r>
-    <w:r w:rsidR="00BB2831">
+    <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Agosto</w:t>
+    </w:r>
+    <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                  </w:t>
+    </w:r>
+    <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="642FA2C4">
+    <w:r w:rsidRPr="712E0562" w:rsidR="712E0562">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-        <w:i/>
-        <w:iCs/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Responsável: DCCL</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B5C1057" w14:textId="5204B024" w:rsidR="00BB2831" w:rsidRPr="00F3583C" w:rsidRDefault="00BB2831" w:rsidP="642FA2C4">
+  <w:p w:rsidRPr="00F3583C" w:rsidR="00BB2831" w:rsidP="642FA2C4" w:rsidRDefault="00BB2831" w14:paraId="0B5C1057" w14:textId="5204B024">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="10064"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C2641B9" w14:textId="77777777" w:rsidR="006E13F7" w:rsidRDefault="006E13F7" w:rsidP="002E506B">
+    <w:p w:rsidR="006E13F7" w:rsidP="002E506B" w:rsidRDefault="006E13F7" w14:paraId="1C2641B9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5311CBA5" w14:textId="77777777" w:rsidR="006E13F7" w:rsidRDefault="006E13F7" w:rsidP="002E506B">
+    <w:p w:rsidR="006E13F7" w:rsidP="002E506B" w:rsidRDefault="006E13F7" w14:paraId="5311CBA5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5FDBE467" w14:textId="77777777" w:rsidR="006E13F7" w:rsidRDefault="006E13F7">
+    <w:p w:rsidR="006E13F7" w:rsidRDefault="006E13F7" w14:paraId="5FDBE467" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="733D6200" w14:textId="36392B07" w:rsidR="008F6161" w:rsidRDefault="642FA2C4" w:rsidP="642FA2C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008F6161" w:rsidP="642FA2C4" w:rsidRDefault="642FA2C4" w14:paraId="733D6200" w14:textId="36392B07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="212920B1" wp14:editId="05E75DA2">
           <wp:extent cx="6739892" cy="1228098"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1599931148" name="Imagem 905377647" descr="Uma imagem contendo Tabela&#10;&#10;Descrição gerada automaticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagem 905377647"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -7709,496 +8278,496 @@
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A008E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA268B94"/>
     <w:lvl w:ilvl="0" w:tplc="1C60EED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04415A6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E5EAC58"/>
     <w:lvl w:ilvl="0" w:tplc="4992BE46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="072A0CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAB4FAE0"/>
     <w:lvl w:ilvl="0" w:tplc="2D4E93F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E9038BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24BA70AC"/>
     <w:lvl w:ilvl="0" w:tplc="D0CEF224">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23610AF7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D1E1B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8494,263 +9063,263 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36922B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B02F0FE"/>
     <w:lvl w:ilvl="0" w:tplc="A51471AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53040A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3BA1CE2"/>
     <w:lvl w:ilvl="0" w:tplc="68448B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60085308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83DE7FD6"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8898,167 +9467,167 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78CE3D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB543D74"/>
     <w:lvl w:ilvl="0" w:tplc="1C60EED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D70D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2BCD8B2"/>
     <w:lvl w:ilvl="0" w:tplc="E1FE82E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="427" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:eastAsiaTheme="minorHAnsi"/>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1147" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1867" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
@@ -9137,53 +9706,54 @@
   <w:num w:numId="7" w16cid:durableId="27024480">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="928737722">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="348946010">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1449010655">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="875241562">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="62487505">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="148644302">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -9503,210 +10073,224 @@
     <w:rsid w:val="00EF2690"/>
     <w:rsid w:val="00F05DF9"/>
     <w:rsid w:val="00F10BDD"/>
     <w:rsid w:val="00F15F09"/>
     <w:rsid w:val="00F2366F"/>
     <w:rsid w:val="00F23F48"/>
     <w:rsid w:val="00F2602E"/>
     <w:rsid w:val="00F30CF1"/>
     <w:rsid w:val="00F3583C"/>
     <w:rsid w:val="00F5292E"/>
     <w:rsid w:val="00F53FE4"/>
     <w:rsid w:val="00F55F6A"/>
     <w:rsid w:val="00FA120C"/>
     <w:rsid w:val="00FA2923"/>
     <w:rsid w:val="00FB77E9"/>
     <w:rsid w:val="00FC0B82"/>
     <w:rsid w:val="00FD4561"/>
     <w:rsid w:val="00FD7739"/>
     <w:rsid w:val="00FE6DC1"/>
     <w:rsid w:val="00FF1165"/>
     <w:rsid w:val="00FF18BE"/>
     <w:rsid w:val="00FF22EA"/>
     <w:rsid w:val="00FF26F8"/>
     <w:rsid w:val="00FF5C54"/>
     <w:rsid w:val="00FF5E55"/>
+    <w:rsid w:val="023E345C"/>
     <w:rsid w:val="032E3FB0"/>
     <w:rsid w:val="037407E5"/>
     <w:rsid w:val="091A147B"/>
     <w:rsid w:val="0AEF945C"/>
+    <w:rsid w:val="0F409E0B"/>
     <w:rsid w:val="109D2967"/>
     <w:rsid w:val="1234C1C6"/>
     <w:rsid w:val="12F84DBB"/>
     <w:rsid w:val="13B66AF0"/>
     <w:rsid w:val="16976430"/>
     <w:rsid w:val="1AA2AC28"/>
     <w:rsid w:val="1CA9DB85"/>
     <w:rsid w:val="1D22787F"/>
     <w:rsid w:val="1DA9B5E2"/>
+    <w:rsid w:val="1E2B61B2"/>
     <w:rsid w:val="22B8207A"/>
     <w:rsid w:val="22FDB55D"/>
+    <w:rsid w:val="23DC73BB"/>
     <w:rsid w:val="244F8A88"/>
+    <w:rsid w:val="24EE1B94"/>
     <w:rsid w:val="26425DCB"/>
     <w:rsid w:val="2712E2C1"/>
     <w:rsid w:val="2981EA8E"/>
     <w:rsid w:val="3A2F379C"/>
     <w:rsid w:val="3B1248EB"/>
     <w:rsid w:val="3CE53203"/>
+    <w:rsid w:val="3CE9D11B"/>
     <w:rsid w:val="480E8CAA"/>
+    <w:rsid w:val="4A7D91A2"/>
     <w:rsid w:val="4BD5CE55"/>
     <w:rsid w:val="4ED2226F"/>
     <w:rsid w:val="4FBE3B0B"/>
+    <w:rsid w:val="502FE9AE"/>
     <w:rsid w:val="507735BB"/>
     <w:rsid w:val="51D4026D"/>
     <w:rsid w:val="58B10423"/>
     <w:rsid w:val="597D3EA6"/>
     <w:rsid w:val="5C6A2BD2"/>
     <w:rsid w:val="642FA2C4"/>
     <w:rsid w:val="66E372A9"/>
     <w:rsid w:val="67050049"/>
     <w:rsid w:val="6B873659"/>
     <w:rsid w:val="6C63BC27"/>
+    <w:rsid w:val="6F2005A9"/>
     <w:rsid w:val="7006FA6D"/>
     <w:rsid w:val="70E86BCF"/>
+    <w:rsid w:val="712E0562"/>
+    <w:rsid w:val="7599013C"/>
+    <w:rsid w:val="75CEEF22"/>
+    <w:rsid w:val="765B72B7"/>
     <w:rsid w:val="76675540"/>
     <w:rsid w:val="785E24EE"/>
     <w:rsid w:val="796976AB"/>
     <w:rsid w:val="7BE51974"/>
     <w:rsid w:val="7C6BF76C"/>
+    <w:rsid w:val="7C72E8A0"/>
     <w:rsid w:val="7DA346BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="491EDAA0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ED646FFA-EF39-4E14-9AF1-8EC529597960}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9862,52 +10446,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -9974,94 +10558,94 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D63ECB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -10178,529 +10762,529 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00E17396"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF214F"/>
     <w:rPr>
       <w:color w:val="0068B0" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+  <w:style w:type="character" w:styleId="MenoPendente1" w:customStyle="1">
     <w:name w:val="Menção Pendente1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF214F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008219F5"/>
     <w:rPr>
       <w:color w:val="0068B0" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E506B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E506B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E506B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E506B"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00031590"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:styleId="Standard" w:customStyle="1">
     <w:name w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00160902"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Fontepargpadro1">
+  <w:style w:type="character" w:styleId="Fontepargpadro1" w:customStyle="1">
     <w:name w:val="Fonte parág. padrão1"/>
     <w:qFormat/>
     <w:rsid w:val="009B14FF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textodecomentrio1">
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio1" w:customStyle="1">
     <w:name w:val="Texto de comentário1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009B14FF"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Ecofont_Spranq_eco_Sans" w:eastAsia="Times New Roman" w:hAnsi="Ecofont_Spranq_eco_Sans" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Ecofont_Spranq_eco_Sans" w:hAnsi="Ecofont_Spranq_eco_Sans" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="00F3583C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C5713D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C5713D"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00034FB1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="510335950">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -10789,60 +11373,59 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2033528772">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Personalizada 1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -11109,75 +11692,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B291E2C916336D4D8C714558E839CCB5" ma:contentTypeVersion="16" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="34a5724d7042f29e178334001a1262d3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="648053e3-7c92-4a19-a239-13f7ab5faa3c" xmlns:ns3="ab851b1b-86eb-4719-b25c-c4825009da37" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ffcf92e32478af179a71a79e674d3167" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B291E2C916336D4D8C714558E839CCB5" ma:contentTypeVersion="17" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="13aa0370665e9b3b83e765cda0a12066">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="648053e3-7c92-4a19-a239-13f7ab5faa3c" xmlns:ns3="ab851b1b-86eb-4719-b25c-c4825009da37" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9328b7de937e1be0dff031933bf99194" ns2:_="" ns3:_="">
     <xsd:import namespace="648053e3-7c92-4a19-a239-13f7ab5faa3c"/>
     <xsd:import namespace="ab851b1b-86eb-4719-b25c-c4825009da37"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="648053e3-7c92-4a19-a239-13f7ab5faa3c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11208,50 +11792,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de Imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6888914c-cc54-4abd-a4ed-f4b78742bc1b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ab851b1b-86eb-4719-b25c-c4825009da37" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Partilhado Com" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -11376,154 +11965,92 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="648053e3-7c92-4a19-a239-13f7ab5faa3c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ab851b1b-86eb-4719-b25c-c4825009da37" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E006222-6D85-49C0-AF7F-5170B8B86231}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B0FB141-8207-4010-9645-BDE23C46FEF0}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14EDB22A-D4C9-4F09-886C-D37F5FF50937}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C33DF3C-4CBE-489D-BF62-65FD2D2051FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="648053e3-7c92-4a19-a239-13f7ab5faa3c"/>
     <ds:schemaRef ds:uri="ab851b1b-86eb-4719-b25c-c4825009da37"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17D54193-507E-4955-B5D1-F0957173EB35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...56 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luiz Filipe Perez Patricio</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100B291E2C916336D4D8C714558E839CCB5</vt:lpwstr>
   </property>